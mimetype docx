--- v0 (2026-03-07)
+++ v1 (2026-05-04)
@@ -631,295 +631,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New crystal form of human neuropilin-1 b1 fragment with six electrostatic mutations complexed with KDKPPR peptide ligand</w:t>
+                <w:t xml:space="preserve">Structural insights into the interactions of glutathione transferases with a nitric oxide carrier and sodium nitroprusside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Goudiaby</w:t>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse E Malliavin</w:t>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Mocchetti</w:t>
+                <w:t xml:space="preserve">Jordan Beurton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (14), pp.5603. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 649, pp.79-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28145603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.01.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173135v1</w:t>
+                <w:t xml:space="preserve">hal-03985658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into the interactions of glutathione transferases with a nitric oxide carrier and sodium nitroprusside</w:t>
+                <w:t xml:space="preserve">New crystal form of human neuropilin-1 b1 fragment with six electrostatic mutations complexed with KDKPPR peptide ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">Ibrahima Goudiaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Thérèse E Malliavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Beurton</w:t>
+                <w:t xml:space="preserve">Eva Mocchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Zannini</w:t>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 649, pp.79-86. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (14), pp.5603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.01.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28145603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985658v1</w:t>
+                <w:t xml:space="preserve">hal-04173135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and Structural Insights on the Poplar Tau Glutathione Transferase GSTU19 and 20 Paralogs Binding Flavonoids</w:t>
               </w:r>
@@ -944,51 +944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Morette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Viloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boutilliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1078,51 +1078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1307,64 +1307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Omega Glutathione Transferases in mushroom-forming fungi revealed by phylogenetic, transcriptomic, biochemical and structural approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1441,64 +1441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of Trametes versicolor glutathione transferase Omega 3S bound to its conjugation product glutathionyl-phenethylthiocarbamate reveals plasticity of its active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,64 +1575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,64 +1709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trametes versicolor glutathione transferase Xi 3, a dual Cys-GST with catalytic specificities of both Xi and Omega classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,64 +1843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,64 +1990,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural view of fungal glutathionyl-hydroquinone reductases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,51 +2202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of Saccharomyces cerevisiae ECM4, a Xi-Class Glutathione Transferase that Reacts with Glutathionyl-(hydro)quinones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164678. </w:t>
@@ -4761,189 +4761,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction studies of the peptide methionine sulfoxide reductase from Escherichia coli.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and biochemical investigations of the catalytic mechanism of an NADP-dependent aldehyde dehydrogenase from Streptococcus mutans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cobessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tête-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Cobessi</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Leonard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Branlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s0907444903006814⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 300 (1), pp.141-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.2000.3824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151126v1</w:t>
+                <w:t xml:space="preserve">hal-00151125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the Escherichia coli peptide methionine sulphoxide reductase at 1.9 A resolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tête-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4952,249 +4948,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cobessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure / Struct Fold Des; Structure (Camb )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8 (11), pp.1167-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and biochemical investigations of the catalytic mechanism of an NADP-dependent aldehyde dehydrogenase from Streptococcus mutans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction studies of the peptide methionine sulfoxide reductase from Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tête-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cobessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Branlant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. A. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Talfournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 300 (1), pp.141-52. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 56 (Pt 9), pp.1194-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmbi.2000.3824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s0907444903006814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151125v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apo and holo crystal structures of an NADP-dependent aldehyde dehydrogenase from Streptococcus mutans.</w:t>
               </w:r>
@@ -5219,64 +5219,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tête-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 290 (1), pp.161-73. </w:t>
@@ -5892,51 +5892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione Transferase Xi: Structural insights into a class of enzymes conserved in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6069,51 +6069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFB-GEM Meeting 2021 - Biophysics of membranes and beyond.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
@@ -6142,64 +6142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between wood polyphenols and detoxification enzymes of the white rot Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6427,51 +6427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6640,64 +6640,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic and biochemical study of glutathione transferase Omega 3S from Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6765,64 +6765,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evidences of flavonoid-binding glutathione transferases in Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6903,64 +6903,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural view of fungal glutathionyl-hydroquinone reductases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7037,51 +7037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic Study of a Xi-class Glutathione Transferase from Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7498,51 +7498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="818DF0EF"/>
+    <w:nsid w:val="5320A87F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7729,51 +7729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3249-997X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121619958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3090-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5975" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Goudiaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se E Malliavin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mocchetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145603" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sylvestre-Gonon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Viloria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.958586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.642606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Jeli&#263;-Mato&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798321008433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331609656X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique T&#234;te-Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798316018283" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Hong Teh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saito" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Baharuddin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tuckerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Newhouse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.09.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezana Ranaivoson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.08.073" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18GDM8BH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aubry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XCNW8DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tete-Favier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Palladino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605007200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Ranaivoson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kauffmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boschi-Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2004.09.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQMDL9H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Fatih" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211040200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Stura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902012878" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBVDL1Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902010570" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BTL7LJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cobessi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T&#234;te-Favier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151126v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Leonard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talfournier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444903006814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9PRWVW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.3824" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWKH296-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.2853" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z9BS1FZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urzhumtsev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitschler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbanton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(97)00216-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rondeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podjarny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s090744499200773x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3B0ZVQ7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rondeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podjarny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Reymann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/355469a0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80EF59337BD1AF793DC74C385EA24C7767CB3922/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482604v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482878v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.iucr.org/a/issues/2016/a1/00/a54343/a54343.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482699v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482655v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3249-997X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121619958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3090-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5975" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Goudiaby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se E Malliavin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mocchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sylvestre-Gonon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Viloria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.958586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.642606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Jeli&#263;-Mato&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798321008433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331609656X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique T&#234;te-Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798316018283" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Hong Teh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saito" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Baharuddin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tuckerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Newhouse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.09.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezana Ranaivoson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.08.073" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18GDM8BH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aubry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XCNW8DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tete-Favier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Palladino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605007200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Ranaivoson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kauffmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boschi-Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2004.09.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQMDL9H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Fatih" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211040200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Stura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902012878" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBVDL1Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902010570" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BTL7LJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cobessi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T&#234;te-Favier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.3824" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWKH296-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151127v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Leonard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talfournier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444903006814" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9PRWVW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.2853" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z9BS1FZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urzhumtsev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitschler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbanton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(97)00216-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rondeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podjarny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s090744499200773x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3B0ZVQ7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rondeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podjarny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Reymann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/355469a0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80EF59337BD1AF793DC74C385EA24C7767CB3922/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482604v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482878v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.iucr.org/a/issues/2016/a1/00/a54343/a54343.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482699v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482655v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>