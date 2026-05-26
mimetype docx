--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1569,818 +1569,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
+                <w:t xml:space="preserve">Trametes versicolor glutathione transferase Xi 3, a dual Cys-GST with catalytic specificities of both Xi and Omega classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Favier</w:t>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 592 (18), pp.3163-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843732v1</w:t>
+                <w:t xml:space="preserve">hal-01959634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trametes versicolor glutathione transferase Xi 3, a dual Cys-GST with catalytic specificities of both Xi and Omega classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.13224⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (10), pp.13078-13085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959634v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (10), pp.13078-13085. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492224v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural view of fungal glutathionyl-hydroquinone reductases</w:t>
+                <w:t xml:space="preserve">Introduction to Protein Science. Architecture, Function and Genomics. Third Edition. By Arthur M. Lesk. Oxford University Press, 2016. Pp. 466. Paperback. Price GBP 39.99. ISBN 9780198716846.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Tête-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72 (a1), pp.s226 - s226. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (12), pp.1308-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S205327331609656X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2059798316018283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549101v1</w:t>
+                <w:t xml:space="preserve">hal-04483014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Protein Science. Architecture, Function and Genomics. Third Edition. By Arthur M. Lesk. Oxford University Press, 2016. Pp. 466. Paperback. Price GBP 39.99. ISBN 9780198716846.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Structure of Saccharomyces cerevisiae ECM4, a Xi-Class Glutathione Transferase that Reacts with Glutathionyl-(hydro)quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Tête-Favier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72 (12), pp.1308-1309. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2059798316018283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483014v1</w:t>
+                <w:t xml:space="preserve">hal-01539425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Saccharomyces cerevisiae ECM4, a Xi-Class Glutathione Transferase that Reacts with Glutathionyl-(hydro)quinones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural view of fungal glutathionyl-hydroquinone reductases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164678. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (a1), pp.s226 - s226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S205327331609656X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539425v1</w:t>
+                <w:t xml:space="preserve">hal-01549101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary divergence of Ure2pA glutathione transferases in wood degrading fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thuiier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,51 +2521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2610,338 +2610,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical features of a Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
+                <w:t xml:space="preserve">Diversification of Fungal Specific Class A Glutathione Transferases in Saprotrophic Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thuillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roret</w:t>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.05.031⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268064v1</w:t>
+                <w:t xml:space="preserve">hal-01520994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of Fungal Specific Class A Glutathione Transferases in Saprotrophic Fungi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atypical features of a Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascalita Prosper</w:t>
+                <w:t xml:space="preserve">Anne Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Harvengt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 587 (14), pp.2125 - 2130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520994v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Phanerochaete chrysosporium Glutathione Transferase Reveals a Novel Structural and Functional Class with Ligandin Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,51 +3031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingobium sp SYK-6 LigG involved in lignin degradation is structurally and biochemically related to the glutathione transferase omega class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiji Masai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,51 +3165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione transferases of Phanerochaete chrysosporium S-glutathionyl-p-hydroquinone reductase belongs to a new structural class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ngadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,51 +4380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disulphide dimerised peptide creates a crystal contact in an anti-peptide antibody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Stura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Tête-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4761,440 +4761,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and biochemical investigations of the catalytic mechanism of an NADP-dependent aldehyde dehydrogenase from Streptococcus mutans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of the Escherichia coli peptide methionine sulphoxide reductase at 1.9 A resolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tête-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cobessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Marchal</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Azza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Structure / Struct Fold Des; Structure (Camb )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8 (11), pp.1167-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151125v1</w:t>
+                <w:t xml:space="preserve">hal-00151127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the Escherichia coli peptide methionine sulphoxide reductase at 1.9 A resolution.</w:t>
+                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction studies of the peptide methionine sulfoxide reductase from Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tête-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cobessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Boschi-Muller</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Azza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Branlant</w:t>
+                <w:t xml:space="preserve">F. Talfournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure / Struct Fold Des; Structure (Camb )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 56 (Pt 9), pp.1194-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s0907444903006814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151127v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction studies of the peptide methionine sulfoxide reductase from Escherichia coli.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and biochemical investigations of the catalytic mechanism of an NADP-dependent aldehyde dehydrogenase from Streptococcus mutans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cobessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tête-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Branlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 56 (Pt 9), pp.1194-7. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 300 (1), pp.141-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s0907444903006814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.2000.3824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151126v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apo and holo crystal structures of an NADP-dependent aldehyde dehydrogenase from Streptococcus mutans.</w:t>
               </w:r>
@@ -5219,64 +5219,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tête-Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 290 (1), pp.161-73. </w:t>
@@ -5931,51 +5931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,51 +6267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cristallographique de la glutathion-s-transferase omega1 de phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6427,51 +6427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6679,51 +6679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6791,51 +6791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6929,51 +6929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6982,51 +6982,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Basel, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acta crystallographica. Section A, Foundations of crystallography, A72, 1 p., 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S205327331609656X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743022v1</w:t>
@@ -7171,64 +7171,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations biochimique et structurale des glutathion transférases du basidiomycète Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7283,51 +7283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurefunction relationships study of the glutathione-S-transferase superfamily in the saprophytic fungus Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7498,51 +7498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5320A87F"/>
+    <w:nsid w:val="B59F9D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7729,51 +7729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3249-997X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121619958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3090-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5975" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Goudiaby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se E Malliavin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mocchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sylvestre-Gonon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Viloria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.958586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.642606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Jeli&#263;-Mato&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798321008433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331609656X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique T&#234;te-Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798316018283" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Hong Teh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saito" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Baharuddin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tuckerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Newhouse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.09.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezana Ranaivoson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.08.073" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18GDM8BH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aubry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XCNW8DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tete-Favier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Palladino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605007200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Ranaivoson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kauffmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boschi-Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2004.09.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQMDL9H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Fatih" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211040200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Stura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902012878" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBVDL1Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902010570" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BTL7LJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cobessi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T&#234;te-Favier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.3824" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWKH296-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151127v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Leonard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talfournier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444903006814" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9PRWVW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.2853" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z9BS1FZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urzhumtsev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitschler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbanton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(97)00216-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rondeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podjarny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s090744499200773x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3B0ZVQ7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rondeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podjarny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Reymann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/355469a0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80EF59337BD1AF793DC74C385EA24C7767CB3922/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482604v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482878v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.iucr.org/a/issues/2016/a1/00/a54343/a54343.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482699v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482655v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3249-997X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121619958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3090-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq5975" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Goudiaby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se E Malliavin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mocchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sylvestre-Gonon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Viloria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.958586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.642606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Jeli&#263;-Mato&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798321008433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique T&#234;te-Favier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798316018283" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549101v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331609656X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Hong Teh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saito" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Baharuddin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tuckerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Newhouse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.09.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezana Ranaivoson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Branlant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.08.073" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18GDM8BH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Antoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aubry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.01.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XCNW8DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tete-Favier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Palladino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605007200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Ranaivoson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kauffmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boschi-Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Favier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2004.09.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQMDL9H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Fatih" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M211040200" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Stura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902012878" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BBVDL1Z6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902010570" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BTL7LJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cobessi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahuel-Clermont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T&#234;te-Favier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151127v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Branlant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151126v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Leonard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talfournier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444903006814" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9PRWVW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2000.3824" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWKH296-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151107v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1999.2853" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z9BS1FZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urzhumtsev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitschler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbanton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(97)00216-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rondeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podjarny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s090744499200773x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3B0ZVQ7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rondeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podjarny" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Reymann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/355469a0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80EF59337BD1AF793DC74C385EA24C7767CB3922/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond-Bourget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482604v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482878v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.iucr.org/a/issues/2016/a1/00/a54343/a54343.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482699v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482655v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>