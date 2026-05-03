--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Ferrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032318898</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51761623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000044144795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine pour avis, renvoi préjudiciel et autres mécanismes permettant à la Haute juridiction civile d'apporter une réponse diligente à des questions juridiques de principe - Comparaison franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de processo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ano 49 (349), pp. 555-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familien- und Personenrecht (Mai 2023-Mai 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Heft 18, pp. 1432-1438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des décisions de justice en Allemagne - Des restrictions soumises à réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, supp. au n°7-8, pp. 17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der aktuelle Trend zur Förderung gütlicher Streitbeilegung in der französischen Ziviljustiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°28, pp. 3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Appel – Effets de l’appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familien- und Personenrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Heft 18, p. 1434-1440, pp. 1428-1433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gilles Cuniberti et Sara Migliorini, L'ordonnance européenne de saisie conservatoire des comptes bancaires, Commentaire du règlement UE no 655/2014, Belgique, France, Luxembourg - Bertrange, Legitech éd., 2021, ISBN : 978-2-919782-92-5, 531 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2022/03, p. XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03798679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das neue französische Bioethik-Gesetz Nr. 2021-1017 v. 2.8.2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp. 1422-1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'office du juge : un regard renouvelé par la comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, pp. 501-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2020 bis 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 1438-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Reform der vorläufigen Vollstreckbarkeit in Zivilsachen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2020), p. 3-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport de la Commission de réflexion sur la Cour de cassation 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, p. 1536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Civil Justice during Corona Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septentrio reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°5, Civil Justice and Covid-19 (n° 5), p. 23-28. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7557/sr.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision de ses processus internes par la Cour de cassation. À propos du rapport du groupe de travail « Méthodes de travail de la Cour de cassation » (juin 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, act. 1027, pp. 1618-1622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des réformes de la procédure d’appel en matière civile et perspectives. À propos du rapport de l’IGJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, actualité 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s’adapter ? De l’avenir du procès civil : reddition ou résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Procedural Law = Revue internationale de droit processuel = Internationale Zeitschrift für Zivilprozessrecht = Revista Internacional de Derecho Procesal = Rivista Internazionale di Diritto Processuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 253-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petithory Lanzmann gegen Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 351-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französisches Kassationsrecht im Umbruch, p. 93-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristische Studiengesellschaft Karlsruhe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Jahresband 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuGHMR, 10.4.2019, Petithory Lanzmann gegen Frankreich. Anmerkung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Heft 5, p. 351-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des réformes de la procédure d’appel en matière civile et perspectives. À propos du rapport de l’IGJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Act. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familien- und Personenrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Heft 18, p. 1434-1440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et mutations en procédure civile comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Suppl. n° 3, p. 12-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unscharfe Konturen und Widersprüche in der französischen Rechtskraftlehre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, p. 29-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französisches Familien- und Personenrecht 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heft 18, p. 1493-1497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s’adapter ? De l’avenir du procès civil : reddition ou résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Procedural Law = Revue internationale de droit processuel = Internationale Zeitschrift für Zivilprozessrecht = Revista Internacional de Derecho Procesal = Rivista Internazionale di Diritto Processuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vol. 9, n° 2, p. 253-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et contradictions dans la théorie française de l’autorité de chose jugée (traduit en langue japonaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hōritsu ronsō = Meiji law review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 91 (vol. 1), p. 413-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Ziviljustiz – eine Dauerbaustelle? – Kritische Überlegungen zur erneuten Reform des Zivilverfahrens und des Gerichtsverfassungsrechts (Gesetz Nr. 2019-222 v. 23.03.2019 de programmation 2018-2022 et de réforme pour la justice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2018), p. 25-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feststellung des Kindschaftsverhältnisses bei Leihmutterkind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heft 11, p. 887-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familien- und Personenrecht 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur et devoir de juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Beatrice Stapf &amp;quot;Die Entwicklung der Rechtskraftlehre im französischen und spanischen Recht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°131, p. 533-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - HESS (Burkhard), BERGSTRÖM (Maria), STORSKRUBB (Eva) (eds). - EU Civil Justice, Current Issues and Future Outlook, Swedish Studies in European Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 04, pp.VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beträchtliche Neuigkeiten im französischen Familienrecht 2016/2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.456-1459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circuits différenciés au filtrage des pourvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.1770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02215883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - DESHAYES (Béatrice), JACQUEMIN (Philippe) (dir.) - Good practice in civil judicial expertise in the European Union / Les bonnes pratiques de l'expertise judiciaire civile dans l'Union européenne. Towards an European expertise / Vers une expertise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02, RTDEur. 2017/2, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Deshayes (B.), Jacquemin (Ph.) (dir.). Good practice in civil judicial expertise in the European Union / Les bonnes pratiques de l’expertise judiciaire civile dans l’Union européenne. Towards an European expertise / Vers une expertise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RTD Eur. 2017/2, p. III-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décret du 24 mars 2017 portant diverses dispositions relatives à la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actualité n°400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nylund (Anna) et Krans (Bart) (eds). The European Union and National Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RTD Eur. 2017/2, p. VIII-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - NYLUND (Anna) et KRANS (Bart) (eds) . - The European Union and National Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02, pp.VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circuits différenciés au filtrage des pourvois – La tentation radicale de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 1770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bohnet (F.), Guillaume (F.). Procédure civile, Exécution forcée, Droit international privé. 3e éd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/3, p. III - V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stumpf (C.), Kainer (F.), Baldus (Ch.) (dir.). Privatrecht, Wirtschaftsrecht, Verfassungsrecht, Privatinitiative und Gemeinwohlhorizonte in der europäischen Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/3, p. XI - XIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de cassation dans la loi de modernisation de la justice du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actualité n°1407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Avocat général bei der Cour de cassation und die richterliche Rechtsfortbildung in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabels Zeitschrift fur Auslandisches und Internationales Privatrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 288-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familien- und Personenrecht 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, p. 1525-1529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hess (B.), Bergström (M.), Storskrubb (E.) (eds). EU Civil Justice, Current Issues and Future Outlook, Swedish Studies in European Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/4, p. VI -IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOHNET (François), GUILLAUME (Florence). - Procédure civile, Exécution forcée, Droit international privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTDeur. 2016/3, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage des recours devant les juridictions suprêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de processo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 231-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de STUMPF (Cordula), KAINER (Friedmann), BALDUS (Christian) (dir.), Privatrecht, Wirtschaftsrecht, Verfassungsrecht, Privatinitiative und Gemeinwohlhorizonte in der europäischen Integration, Festschrift Peter-Christian Müller-Graff zum 70. Geburtstag, Baden-Baden, Nomos, 2015, 1 615 p., ISBN 9783848720880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 2016/3, p. XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stürner (M.), Gascon Inchausti (F.), Caponi (R.) (eds) New Trends In Access To Justice Under EU Directive 2013/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RTD Eur. 2015/2, p. XIV-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chance pour la France et le droit continental : la technique de cassation, vecteur particulièrement approprié au contrôle de conventionnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Tony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 278-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé. Cas et procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier n°12, p. 12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - KIESOW (Rainer Maria). - Conseiller le législateur. Les débats sur la fabrique de la loi en Allemagne (1860-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 01, RTDEur. 2015/1, p. X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code mondial de l’exécution et droit français des procédures civiles d’exécution – Convergences en vue d’une exécution à la fois effective et soucieuse des garanties fondamentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, p. 1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Kiesow (R. M.) Conseiller le législateur. Les débats sur la fabrique de la loi en Allemagne (1860-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 2015/2, p. X-XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - STÜRNER (Michael), GASCON INCHAUSTI (Fernando), CAPONI (Remo) (eds). - New Trends in Access to Justice under EU Directive 2013/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, RTDEur. 2015/2, p. XXIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offre de médiation en Europe. Morceaux choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue internationale de droit comparé, 67e année (1), p. 45-84. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2015.20475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Esplugues (C.) et Barona (S.) (eds), Global Perspectives on ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 2014/4, p. XIII-XIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - ESPLUGUES MOTA (C.), BARONA VILAR (S.) (eds). - Global Perspectives on ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, RTDEur. 2014/4, p. IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18/2014, p. 1506-1508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;droit commun&amp;quot; du divorce en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, acte n°1165, p. 2050-2051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pascal Gilliaux, Droit(s) européen(s) à un procès équitable, Bruxelles, Bruylant, 2012, 1024 p., ISBN : 9782802736080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2013/2, p. XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve, débats et principe de loyauté dans le procès civil français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve (Refonte de la rubrique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 275p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familienrecht 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°18, p. 1448-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la famille et obligations alimentaires - Aperçu comparatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2013.20264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur la Cour de cassation française et son contrôle en matière civile – Entre tradition et modernisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18-2013, p. 1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes alternatifs de résolution des différends en matière familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, p. 552 et suiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02262900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - MAGNUS (Ulrich) et MANKOWSKI (Peter) (dir.), Brussels I Regulation, European Commentaries on Private International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.XLIX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français et en droit allemand de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile. Confrontation des conceptions nationales en matière de règlement amiable des différends.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16/2011, p. 1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familienrecht 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (n°18), p. 1437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la procédure civile allemande sur la doctrine de Henri Motulsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dossier n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la confrontation de la loi n° 91-650 du 9 juillet 1991 aux nouvelles exigences de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité sur le droit de la famille en France 2010-2011 : Aktuelles zum französischen Familienrecht 2010-2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18/2011, p. 1446-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure européenne de règlement des petits litiges, concurrente des procédures nationales? Comparaison avec les procédures française et allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konzentrationsgrundsatz in der Schiedsinstanz nach französischem Recht - Erstreckung der in der Zivilgerichtsbarkeit geltenden Prinzipien, Entscheidung der französischen Cour de cassation, Civ.1, 28. Mai 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Europäisches Privatrecht (ZeuP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2/2010, p. 401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente de l'appel civil en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familienrecht 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°18, p. 1539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation en droit comparé : les exemples allemand et autrichien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2-2009, p. 265. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2009.19858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familienrecht 2006-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 1499 et suiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction de payer européenne est arrivée ! Règlement CE n° 1896/2006 du 12 décembre 2006 du Parlement européen et du Conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du droit allemand pour penser la prétention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prétention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Goujon Bethan et M. Barba, Dec 2024, Université Jean Moulin Lyon III, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Règles modèles européennes ELI-UNIDROIT de procédure civile – De l’esprit à la lettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procédure civile française dans le miroir des Règles modèles ELI.UNIDROIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Jeuland, F. Ferrand (CREDIP-EDIEC), C. Chainais et X. Lagarde, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations conclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVè Congrès mondial de l'Union internationale des huissiers de justice (UIJH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIJH, May 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions in European Family Law : toward a Common Core ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Civil Law Studies, Louisiana State University, Feb 2024, Louisiana State university, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Trend zur Förderung gütlicher Streitbeilegung in der französischen Ziviljustiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ludwig Maximilian de Munich (LMU), Jul 2024, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique - La procédure civile française dans le miroir des Règles modèles ELI.UNIDROIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeuland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Jeuland, F. Ferrand, C. Chainais et X. Lagarde, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’importance et des défis de la confiance mutuelle dans la coopération judiciaire entre États membres de l’Union européenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence tenue à l'Université d'Ovidius en coopération avec l'Union Internationale des Huissiers de Justice (UIHJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Constanta (Roumanie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modération de la discussion sur le divorce, et présentation de l’évolution du droit des régimes matrimoniaux en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Principes de la CEFL en droit européen de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission on European Family Law, Jan 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Perspectives comparatistes : les différentes facettes de la juridiction gracieuse en droit allemand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énigme du gracieux. Quel avenir pour la protection juridictionnelle ?, 12èmes Rencontres de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les modèles de diffusion des décisions de justice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle jurisprudence à l'ère des données judiciaires ouvertes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de Cassation, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de table ronde &amp;quot;Le point de vue intérieur de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La codification du droit international privé français à l'heure européenne : analyses de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Pailler, Nov 2023, Lyon (Université Jean Moulin Lyon III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Existe-t-il un système de droit international privé de l’Union ? (</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDIP, dir. sc. Ludovic Pailler et Cyril Nourissat, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États généraux de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moréteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé Édouard Lambert, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la table ronde : Actualité et avenir de la méthode comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDIEC - IDCEL, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modératrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remodelling Civil Justice in Challenging Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Procedural Law (IAPL), Sep 2020, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge civil à l’aune de la comparaison franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’office du juge, dire le droit pour résoudre un conflit – Cycle 2020 : Penser l’office du juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rules as a model for supranational and national legislators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop The ELI-UNIDROIT Model European Rules of Civil Procedure (Closing event of the 99th session of the UNIDROIT Governing Council)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIDROIT, Sep 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité : accroissement de la protection des droits fondamentaux ou affaiblissement de la loi ? L’exemple allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer la Cour de cassation. Le projet de réforme en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Appeals in Civil Matters – French Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appeals in Civil matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et mutations en procédure civile comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I et Paris II, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transversales 2019 – Comment sont motivées les décisions de justice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 (Faculté de droit/DCT), Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der fragwürdige Wille des französischen Kassationshofes zur Selbstreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La volonté contestable d’auto-réforme de la Cour de cassation : Journées en l’honneur du Professeur Bruno Rimmelspacher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilian-Universität, Oct 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances hypermodernes en procédure civile étrangère – Quel procès civil pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation des jugements et force obligatoire des précédents – Le pouvoir normatif de la jurisprudence, regard français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées franco-brésiliennes de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Streitgegenstand im französischen Recht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (L’objet du litige en procédure civile française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Keio, Oct 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geheimnisse und Widersprüche der Rechtskraftlehre im französischen Recht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (Mystères et contradictions de la théorie de l’autorité de la chose jugée en droit français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Meiji, Oct 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rechtskraft im französischen Zivilverfahrensrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (L’autorité de chose jugée en procédure civile française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ludwig Maximilian, Jul 2017, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de cassation : Cour suprême ? Participation à une table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Discussions autour de la réforme de la Cour de cassation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJML3 - EDP, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles I, la notion d’ordre public d’un État membre et la Charte des droits fondamentaux (CJUE, 25 mai 2016, Rudolfs Meroni c/ Recoletos Ltd, aff. C-559/14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Des grands arrêts de la jurisprudence de l’Union européenne à quelques arrêts récents de la Cour de justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJML3 - EDIEC, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Avocat général bei der Cour de cassation und die richterliche Rechtsfortbildung in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Max Planck Institut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La juridiction judiciaire suprême en droit comparé. Missions, filtrage, intensité du contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cour suprême, cour souveraine, cour globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité et la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Universitée Paris II et Société de législation comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence des tables rondes Système juridique de l’UE et rapports entre les juges et Droit pénal et droit des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La pratique du droit européen (UE) par le juge judiciaire. Analyses et discussions autour de cas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDIP - EDIEC, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Prospective de l’appel civil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La concurrence réglementaire, sociale et fiscale dans l’UE. Théorie et pratique(s) 19-20 nov. 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEE/CERCRID-ERDS/CERFF/CEFF, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund. Die französische Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CJUE, Mar 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel civil en droit français et en droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, 3e atelier de recherche franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL, en partenariat avec les Universités Jean Monnet de Saint-Étienne et Erlangen-Nuremberg (FAU), Mar 2015, Erlangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de l’appel au regard de la mission du juge d’appel. Entrée en matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Prospective de l’appel civil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’européanisation de la procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la procédure civile -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Normandie - Caen, Mar 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech Constitution and Civil Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque mondial de l’Association internationale de droit processuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de Règles relatives à la litispendance et à l’autorité de chose jugée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELI/UNIDROIT Project European Rules of Civil Procedure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIDROIT, Nov 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreme Courts, Access and Impact : The French Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sino-européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peking University, Apr 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindeststandards im Zivilprozessrecht, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mindeststandards im Zivilprozess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Wiesbaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des analyses du rapport sur les causes de divorce et la procédure de divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " La rupture du mariage en droit comparé "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coopération CDF, IDCEL et 1ère chambre civile de la Cour de cassation, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Litigation in France : A New Cautious Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Multi-Party redress Mechanisms in Europe : Squeaking Mice?" / dir. V. Harsagy, C.H. van Rhee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique Pázmány Péter, Nov 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges - Colloque organisé par l'Université Toulouse I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Approach to the Globalisation and Harmonisation of Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Litigatin in a Globalising World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotterdam, Jul 2010, Rotterdam, Netherlands. p. 335-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité et les Cours de cassation. De l'autorité des arrêts à l'autorité des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge de cassation en Europe - Colloque du Haut conseil des professions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déjudiciarisation : les expériences étrangères entre incitations externes et politique juridique interne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La déjudiciarisation - Colloque organisé par l'Université d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orléans, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois modèles et traditions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Internationale de Droit Judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Heidelberg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Begründung gerichtlicher Entscheidungen in Wissenschaft und Praxis, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Begründung von Gerichtsentscheidung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Brno, Nov 2010, Brno, Czech Republic. p. 71-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, modes amiables de résolution de différends (MARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 37è éd., 2100 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 37è éd., 2063 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moréteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de Législation Comparée, 288 p., 2022, Colloques : tome 52, 9782365171274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, MARD et arbitrage. 36e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1998 p., 2022, Précis : Droit privé, 9782247216864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile, 7e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1030 p., 2021, HyperCours : Droit privé, 9782247206513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratique de la procédure civile 2021/2022. Droit interne et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bandrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Guinchard (dir.). Dalloz, 2021, 2640 p., Dalloz Action, 9782247187485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel. Droit commun et droit comparé du procès équitable, 11e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Douchy-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1600 p., 2021, Précis : Droit privé, 9782247206643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich:Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019 / Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAU University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 383 p., 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, MARD et arbitrage - 35e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1884 p., 2020, 9782247199105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités brésiliennes du procès civil à l’épreuve du système français de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cadiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 182 p., 2019, Colloques : n° 38, 9782365170888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile, 6e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 960 p., 2019, HyperCours : Droit privé, 9782247188598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès, 10e édition (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1542 p., 2019, Précis : Droit privé, 9782247187966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property, Maintenance and Succession Rights of Couples in de facto Unions (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Velina Todorova)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 282 p., 2019, European Family Law : n° 46, 9781780687889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne, 34e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1801 p., 2018, Précis : Droit privé, 9782247178810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 9e éd. (avec S. Guinchard, C Chainais et ali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2017, Precis Dalloz, 9782247169443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercours Procédure civile - 5e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2017, Hypercours, 9782247169399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective de l'appel civil (avec B. Pireyre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 2016, 9782365170635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratique de la procédure civile 2017/2018. Droit interne et européen - 9e éd. (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2016, 9782247160624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich (avec M. Cottin et M. Zwickel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenaer Wissenschaftliche Verlagsgesellschaft, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne - 33e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2016, Précis Dalloz, 9782247162253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liber Amicorum Blanche Sousi. L’Europe bancaire, financière et monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue-Banque Edition. 2016, 9782863257906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernisation organisationnelle de la justice civile en France et en Allemagne (avec M. Cottin et M. Zwickel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JWV Jenaer Wissenschaftliche Verlagsgesellschaft, 310 p., 2015, 9783938057230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé (avec H. Fulchiron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 298 p., 2015, Droit comparé et européen n°19, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé : Rapports nationaux (avec H. Fulchiron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 4e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2015, Hypercours, 9782247152056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 8e éd. (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2015, Précis Dalloz, 9782247150380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne - 32e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2014, Précis Dalloz, 9782247137374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Pratique de la procédure civile 2014-2015 - 8e éd. (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, Rédaction des passages sur le droit de l’Union européenne, 2014, Dalloz Action, 9782247132324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel. Droit commun et droit comparé du procès équitable, 12e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loannis S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Douchy-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1674 p., 2013, Précis : Droit privé, 9782247224210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property Relations Between Spouses (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Walter Pintens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 420 p., 2013, European Family Law : n° 33, 9781780681528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 3e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 788 p., 2013, Hypercours, 9782247129836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 7e éd. ( avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1512 p., 2013, Précis Dalloz, 9782247124817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - Droit interne et droit de l'Union européenne - 31e éd. (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1541 p., 2012, Précis Dalloz, 9782247120581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 2e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 769 p., 2011, Hypercours, 9782247109418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Justice des Mineurs en Europe (avec Y. Favier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intersentia, 182 p., 2011, 9789400001060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 6e éd. ( avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1307 p., 2011, Précis Dalloz, 9782247105588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - Droit interne et droit de l'Union européenne - 30e éd. (avec S. Guinchard, C Chanais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1585 p., 2010, Précis Dalloz, 9782247090471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Pratique de la procédure civile 2009-2010 (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1575 p., 2009, Dalloz Action, 9782247079681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 5e éd (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1307 p., 2009, Précis Dalloz, 9782247081813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law regarding Parental Responsibilities (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Walter Pintens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 323 p., 2007, European Family Law : n° 16, 9789050954266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Divorce and Maintenance Between Former Spouses (avec Katharina Boele-Woelki, Walter Pintens, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 170 p., 2004, European Family Law : n° 7, 9789050954266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'honoraire de résultat de l'avocat outre-Rhin ou la fièvre réformatrice est-elle mauvaise conseillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Natalie Fricero. Procédure civile sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 704 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la partie 2 : The benefit of demonstrating trust : increased activities / Le bénéfice de la confiance : des activités accrues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gielen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’huissier de justice : le tiers de confiance – The Judicial Officer : the trusted third party, Actes du XXVe Congrès international de l’Union internationale des huissiers de justice (Rio de Janeiro - Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp. 389-403, 2024, 978-2-8027-7411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the Past and the Future: Some Prospects from the French Cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Cassation and Supreme Courts (dir. : J. Nieva-Fenoll, T. Arruda Alvim et R. Cavani)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Direito Contemporãneo, 280 p., pp. 55-97, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amiable composition » et « Préalable obligatoire (Allemagne) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des modes alternatifs de résolution des conflits (dir. V. Égéa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 582 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur – Quelle modernisation pour le procès civil en Allemagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Combet, Jonas Knetsch, Geneviève Pignarre, Stéphane Vernac et Matthieu Zolomian (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'un juriste. Mélanges en l'honneur de Marc Véricel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 427-451, Mare et Martin, 572 p., 2023, Liber Amicorum, 9782849346549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clarification rapide des questions juridiques de principe par la Cour fédérale de Justice allemand dans les contentieux de masse – Réflexions comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Loïc Cadiet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp. 563-579, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des divergences de jurisprudence au sein des Hautes juridictions. Pathologie, remèdes et sanctions à la lumière de la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Brenner, Charles Gijsbers et Maud Laroche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Philippe Théry. Les coutures du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2022, 500 p., 9782275109190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distinction between facts and law on cassation The evolution of the control exercised by the French Court of cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassation French and Greek Civil Procedural Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 1-61, Sakkoulas éd., 208 p., 2022, 9789606485206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Berufung in Zivilsachen – eine sehr gemischte Bilanz der jüngeren Reformen [L’appel civil en droit français – Un bilan très mitigé des réformes récentes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Althammer et C. Schärtl (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogmatik als Fundament für Forschung und Lehre. Festschrift für Herbert Roth zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 913-935, Mohr Siebeck, 1166 p., 2021, 9783161594441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Goesel-Le Bihan et Jeremy Heymann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transversales de Lyon 2 – 2019. Comment sont motivées les décisions de justice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Transversales de Lyon 2, Actes en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://transversales.org/edition-2019/actes-en-ligne/frederique-ferrand, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, gr. ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02, commentaire n° 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 382-389, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJUE, 3e ch., 4 septembre 2014, eco cosmetics GmbH & Co. KG c/ Virginie Laetitia Barbara Dupuy, et Raiffeisenbank St. Georgen reg. Gen. mbH c/ Tetyana Bonchyk, aff. jtes C-119/13 et C-120/13, comm. n° 112, conjoint avec commentaire de CJUE, 3e ch., 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12, comm. n° 102, avec commentaire de CJUE, 5e ch., 6 septembre 2018, Catlin Europe SE c/ O.K. Trans Praha spo. S r.o., aff. C-21/17, comm. n° 135, et avec commentaire de CJUE, 1re ch., 19 décembre 2019, Bondora AS c/ Carlos V. C. (C-453/18), XY (C-494/18), aff. C-453/18 et C-494/18, comm. n° 145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 544-571, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel. Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, ass. plén., 27 avril 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02, commentaire n° 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 366-375, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El futuro del Tribunal de Casación francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jordi Nieva Fenoll et Renzo Cavani (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La casación hoy, cien años después de Calamandrei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-90, Marcial Pons, Proceso y Derecho, 220 p., 2021, 9788413812274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comparaison des justices civiles en France et en l’Allemagne – Et à la fin, c’est toujours l’Allemagne qui gagne (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Deumier, Olivier Gout, David Hiez, Ingrid Maria et André Prüm (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Pascal Ancel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 784-797 (940 p.), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807924765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJUE, 3e ch., 15 novembre 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11, commentaire n° 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 484-490, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski, aff. C-7/98, commentaire n° 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 312-323, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 and French Civil Justice – What Future for Civil Hearings? p. 83-92 in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Krans et Anna Nylund (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Courts Coping with Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleven International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 226 p., 2021, 9789462362048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Future of Civil Procedure – Should one adapt or resist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koichi Miki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, the Global Economy and other New Challenges for Civil Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-44, Intersentia, 520 p., 2021, 9781780689715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Robert et Hélène Surrel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le système européen de protection des droits de l’homme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 254 p., Anthemis, 2020, Droit et Justice : 119, 9782807206731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich : Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.1-2, 2020, 978-3-96147-284-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiara Neri (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie. Actes de la première Journée de l’EDIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-15, Équipe de droit international, européen et comparé, 96 p., 2020, Les Cahiers de l’EDIEC » [en ligne], n° 1. (http://ediec.univ-lyon3.fr/fileadmin/medias/Documents_EDIEC/Publications/Cahiers_de_l_EDIEC/L_utopie_Cahiers_EDIEC_01.pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la Cour de cassation française : réformer ou révolutionner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Benicke et Stefan Huber (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National, International, Transnational: Harmonischer Dreiklang im Recht. Festschrift für Herbert Kronke zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 1709-1722, Gieseking Verlag, 1874 p., 2020, 9783769412277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la thématique de l’atelier de recherche franco-allemand et présentation des points de départ des travaux en groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.15-20, 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführung in die Thematik des deutsch-französischen Forschungsateliers und Vorstellung von Ausgangsthesen für die Diskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich : Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.9-13, 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.3-4, 2020, 978-3-96147-284-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité : accroissement de la protection des droits fondamentaux ou affaiblissement de la loi ? L’exemple allemand, p. 71 et suiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer la Cour de cassation – le projet de réforme en débat : Actes du colloque du 11 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Éditions, 129 p., 2019, Bibliothèque de l’Institut de Recherche Juridique de la Sorbonne – André Tunc : n° 106, 9782919211968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der fragdwürdige Wille des Kassationshofes zur Selbtsreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtsmittel im Zivilprozess. Hommage an Bruno Rimmelspacher / dir. B. Gsell et W. Hau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nomos, p. 47-62, 2019, 9783848759460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre exécutoire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Dalloz - Répertoire de Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfahrungen mit dem PACS in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Fankhauser et Andrea Büchler (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neunte Schweizer Familienrecht§Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 3-37, Stämpfli AG Verlag, 266 p., 2018, 9783727207525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances hypermodernes en procédure civile étrangère – Quel procès civil pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Flise et Emmanuel Jeuland (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les instruments procéduraux de régulation des flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Editions, p. 75-111, 2018, 9782919211845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Judicial Divorce in France – Progress or a Mess?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gillian Douglas, Mervyn Murch et Victoria Stephens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and National Perspectives on Child and Family Law. Essays in Honour of Nigel Lowe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 193-204, Intersentia, 360 p., 2018, 9781780686417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund – Die französische Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund. Die internationale Dimension des europäischen Zivilverfahrensrechts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 35-79, 2017, 9783769411720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Court of Cassation: On the Threshold of a Quiet Revolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supreme Courts in Transition in China and the West. Adjudication at the Service of Public Goals / C. H.van Rhee, Y. Fu (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 175-206, 2017, 9783319523446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski ( Kombach), aff. C-7/98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°62, p. 320-331, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. &amp;quot;Blanche Sousi, une pédagogue au service de l’idée européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue-Banque Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum Blanche Sousi. L’Europe bancaire, financière et monétaire / F. Ferrand (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-19, 2016, 9782863257906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 1re Ch., 19 déc. 2012, Krystina et Ewald Alder c/ Sabina Orlowska et Czeslaw Orlowski, aff. C-325/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°101, p. 497-502, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’évolution du lien d’instance d’appel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRJS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du lien d’instance aux liens processuels 1975-2015. Actes des 6èmes rencontres de procédure civile/ L. Flise et E. Jeuland (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 93-121, 2016, 9782919211623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel civil en droit français et en droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich / La modernisation processuelle de la justice civile en France et en Allemagne. / dir. M. Cottin, F. Ferrand, M. Zwickel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, p. 213-248, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du colloque : aperçu sur la modernisation processuelle de la justice dans la perspective du droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Cottin; Frédérique Ferrand; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich = La modernisation processuelle de la justice civile en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, pp.267-272, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 9 déc. 2003, Erich Gasser Gmbh c/ MISAT Srl, aff. C-116/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°73, p. 378-383, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 4 sept. 2014, Eco cosmetics GmbH & Co. KG c/ Virginie Laetitia Barbara Dupuy et Raiffeisenbank St. Georgen reg. Gen. mbH c/ Tetyana Bonchyk, aff. jtes C-119/13 et C-120/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°94, p. 552-560, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 3e Ch., 15 nov. 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°99, p. 479-485, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergebnisse der Tagung : Modernisierung des Zivilprozesses aus rechtsvergleichender Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Cottin; Frédérique Ferrand; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich = La modernisation processuelle de la justice civile en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, pp.261-266, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 27 avr. 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°77, p. 384-389, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Gde Ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°76, p. 396-403, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, 3e chambre, 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°106, p. 513-518, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appeals and Enforceability: The Effects of Appeal on Prospects for Immediate Enforcement – What does it mean for the Effectiveness of Legal Protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift Dagmar Coester-Waltjen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 997‐1013, 2015, 9783769411478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindeststandards im französischen Zivilprozessrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mindeststandards im europäischen Zivilprozessrecht / M. Weller, P. Althammer (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 31‐82, 2015, 9783161542695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures de divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 71‐92, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’enfant dans la procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 99‐110, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions entre époux relatives aux effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 113‐136, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La juridiction judiciaire suprême en droit comparé. Missions, filtrage, intensité du contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès au juge de cassation / G. Drago, B. Fauvarque‐Cosson, M. Goré (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 147‐218, 2015, 9782365170505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français sur les relations informelles (Informal relationship) en droit de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781780683232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H.Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 13‐42, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge en droit français et en droit allemand. Considérations comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die organisatorische Modernisierung der Ziviljustiz in Deutschland und Frankreich / La modernisation organisationnelle de la justice civile en France et en Allemagne. Tagungsband zum deutsch-französischen Forschungsatelier / Actes de l’atelier de recherche franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, p. 165-194, 2015, 9783938057230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CEFL Principles of European Family Law Regarding Property Relations between Spouses, Community of Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Law and Culture in Europe. Developments, Challenges and Opportunities / N. Dethloff, K. Boele-Woelki (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 37-61, 2014, 9781780681597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Litigation in France: A New Cautious Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multy-Party redress Mechanisms in Europe : Squeaking Mice? - V. Harsagy/C.H. van Rhee (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 127-152, 2014, 9781780682778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire Dalloz de procédure civile - Encyclopédie Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 275 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 9 déc. 2003, Erich Gasser Gmbh c/ MISAT Srl, aff. C-116/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°71, p. 338-342, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, 3e chambre, 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°101, p. 445-449, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lis pendens and Res Judicata. From National Law to a Possible European Harmonization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Peter Gottwald zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beck, p. 144-158, 2014, 9783406657443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 27 avr. 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°72, p. 342-346, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 3e Ch., 15 nov. 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°95, p. 424-429, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski ( Kombach), aff. C-7/98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°61, p. 289-294, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerichtsaufbau und Zugang zu Rechtsmitteln in Zivilsachen in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Dieter Martiny zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 1071-1093, 2014, 9783161532580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Gde Ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°74, p. 352-357, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 1re Ch., 19 déc. 2012, Krystina et Ewald Alder c/ Sabina Orlowska et Czeslaw Orlowski, aff. C-325/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°97, p. 435-439, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois modèles et traditions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedural Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 69-196, 2014, 9783769411256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne au procès pénal en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 151-171, 2014, 9782247137411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Einfluss des deutschen Zivilverfahrensrechts auf Henri Motulsksy Lehre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Rolf Stürner zum 70. Geburtstag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 1485-1506, 2013, Internationales, Europäisches und ausländisches Recht., 9783161526817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindesrecht und Elternkonflikt, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bielefeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kindesrecht und Elternkonflikt - LÖHNIG (M.), SCHWAB (D.), HENRICH (D.), GOTTWALD (P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, Rapport sur la France, 2013, 9783769411195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Dispute Resolution in France - Evolutions and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating Dispute Resolution - Felix Steffek and Hannes Unberath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hart Publishing, p. 175-209, 2013, 9781849462587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confronting the Frontiers of Family and Succession Law. Liber Amicorum Walter Pintens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2012, 9781780680767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführung in das französische Recht, 4ème éd., (rédaction du chapitre sur la justice civile, Zivilrechtspflege)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Einführung in das französische Recht, 4ème éd.-Sonnenberger/Classen (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutscher Fachverlag, rédaction du chapitre sur la justice civile, Zivilrechtspflege, 65 p., 2012, 9783800515066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français et en droit allemand de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile. Considérations comparatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Camille Jauffret‐Spinosi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.P., 2012, Etudes, mélanges, travaux, 978-2-247-12191-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Action Procédure civile, édition 2012/2013, (rédaction de tous les passages de droit européen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz action Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rédaction de tous les passages de droit européen, 2012, 978-2247103966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges - Sous la direction de GINESTET C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2012, Hors collection, 978-2-36170-036-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de la rubrique &amp;quot; Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Dalloz - Répertoire de Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 200 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Council Regulation (EC) No 4/2009 of 18 December 2008 on Jurisdiction, Applicable Law, Recognition and Enforcement of Decisions and Cooperation in Matters Relating to Maintenance Obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Developments in EU Private International Law - CAMPUZANO DIAZ (B.),CZEPELAK (M.), RODRIGUEZ BENOT (A.), RODRIGUEZ VASQUEZ (A.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia Ltd, p. 83-111, 2011, 9781780680002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorsorgevollmacht und Erwachsenenschutz, Französicher Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vorsorgevollmacht und Erwachsenenschutz in Europa: Beiträge zum europäischen Familienrecht - LÖHNIG (M.),SCHWAB (D.), HENRICH (D.), GOTTWALD (P.), KROPPENBERG (I.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 223-245, 2011, 9783769410891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restriction du champ de l'appel : les précieux enseignements du droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Serge Guinchard - Justices et droit du procès : du légalisme procédural à l'humanisme processuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 249-266, 2010, Etudes, mélanges, travaux, 978-2-247-08525-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure européenne de règlement des petits litiges - Comparaison avec les procédures civiles française et allemande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum "Jacques Isnard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions juridiques et techniques, p.133, 2009, 978-2-910326-69-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French report in European Family Law in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property Relations Between Spouses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 357, 2009, 9781780681528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve héréditaire, ordre public et autonomie de la volonté en droit français des successions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imperative Inheritance Law in a Late-Modern Society - Five Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 189-201, 2009, European Family Law - Volume 26, 978-9-05095-952-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carence du juge civil en droit allemand - Réflexions à partir de l'arrêt Sürmeli c/ Allemagne de la Cour européenne des droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du doyen Georges Wiederkehr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 293 et suiv., 2009, Études, mélanges, travaux, 9782247100132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtsregeln für nichteheliches Zusammenleben ? Französischer Bericht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtsregeln für nichteheliches Zusammenleben - KROPPENBERG(I.), SCHWAB (D.), HENRICH (D.), GOTTWALD (P.), SPICKHOFF (A.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 135, 2009, 9783769410532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Streit um die Abstammung, Länderbericht Frankreich », p. 93 et suiv.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streit um die Abstammung: Ein europäischer Vergleich / dir. Andreas Spickhoff, Dieter Schwab, Dieter Henrich et Peter Gottwald</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Band 11: Streit um die Abstammung, Gieseking, 412 p., 2007, 9783769410129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le titre exécutoire européen ou les possibles tensions entre jugement sans frontiers et procès équitable, p. 106-130 in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber amicorum. Mélanges en l’honneur de Mariel Revillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Defrénois, 348 p., 2007, 9782856231166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux juridictions suprêmes en Allemagne (Cour fédérale de Justice, Cour fédérale du Travail)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le club des juristes. 2014, p. 24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé. Rapport final pour la mission Droit et Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice; CNRS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport national français, en langue anglaise, dans le cadre du projet de recherche Regulating Dispute Resolution (dir. Prof. H. Unberath et F. Steffek).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] -. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Ferrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032318898</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51761623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000044144795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des majeurs vulnérables en droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n°12, pp. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions in European Family Law: Towards a Common Core?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Law Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 17, pp. 7-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine pour avis, renvoi préjudiciel et autres mécanismes permettant à la Haute juridiction civile d'apporter une réponse diligente à des questions juridiques de principe - Comparaison franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de processo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ano 49 (349), pp. 555-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familien- und Personenrecht (Mai 2023-Mai 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Heft 18, pp. 1432-1438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des décisions de justice en Allemagne - Des restrictions soumises à réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, supp. au n°7-8, pp. 17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der aktuelle Trend zur Förderung gütlicher Streitbeilegung in der französischen Ziviljustiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°28, pp. 3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Appel – Effets de l’appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familien- und Personenrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Heft 18, p. 1434-1440, pp. 1428-1433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gilles Cuniberti et Sara Migliorini, L'ordonnance européenne de saisie conservatoire des comptes bancaires, Commentaire du règlement UE no 655/2014, Belgique, France, Luxembourg - Bertrange, Legitech éd., 2021, ISBN : 978-2-919782-92-5, 531 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2022/03, p. XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03798679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das neue französische Bioethik-Gesetz Nr. 2021-1017 v. 2.8.2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp. 1422-1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'office du juge : un regard renouvelé par la comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, pp. 501-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2020 bis 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 1438-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Reform der vorläufigen Vollstreckbarkeit in Zivilsachen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2020), p. 3-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport de la Commission de réflexion sur la Cour de cassation 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, p. 1536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Civil Justice during Corona Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septentrio reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°5, Civil Justice and Covid-19 (n° 5), p. 23-28. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7557/sr.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petithory Lanzmann gegen Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 351-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französisches Kassationsrecht im Umbruch, p. 93-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristische Studiengesellschaft Karlsruhe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Jahresband 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision de ses processus internes par la Cour de cassation. À propos du rapport du groupe de travail « Méthodes de travail de la Cour de cassation » (juin 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, act. 1027, pp. 1618-1622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des réformes de la procédure d’appel en matière civile et perspectives. À propos du rapport de l’IGJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, actualité 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s’adapter ? De l’avenir du procès civil : reddition ou résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Procedural Law = Revue internationale de droit processuel = Internationale Zeitschrift für Zivilprozessrecht = Revista Internacional de Derecho Procesal = Rivista Internazionale di Diritto Processuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 253-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuGHMR, 10.4.2019, Petithory Lanzmann gegen Frankreich. Anmerkung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Heft 5, p. 351-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des réformes de la procédure d’appel en matière civile et perspectives. À propos du rapport de l’IGJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Act. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familien- und Personenrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Heft 18, p. 1434-1440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et mutations en procédure civile comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Suppl. n° 3, p. 12-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unscharfe Konturen und Widersprüche in der französischen Rechtskraftlehre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, p. 29-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französisches Familien- und Personenrecht 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heft 18, p. 1493-1497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s’adapter ? De l’avenir du procès civil : reddition ou résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Procedural Law = Revue internationale de droit processuel = Internationale Zeitschrift für Zivilprozessrecht = Revista Internacional de Derecho Procesal = Rivista Internazionale di Diritto Processuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vol. 9, n° 2, p. 253-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Ziviljustiz – eine Dauerbaustelle? – Kritische Überlegungen zur erneuten Reform des Zivilverfahrens und des Gerichtsverfassungsrechts (Gesetz Nr. 2019-222 v. 23.03.2019 de programmation 2018-2022 et de réforme pour la justice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2018), p. 25-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et contradictions dans la théorie française de l’autorité de chose jugée (traduit en langue japonaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hōritsu ronsō = Meiji law review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 91 (vol. 1), p. 413-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feststellung des Kindschaftsverhältnisses bei Leihmutterkind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heft 11, p. 887-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familien- und Personenrecht 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur et devoir de juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Beatrice Stapf &amp;quot;Die Entwicklung der Rechtskraftlehre im französischen und spanischen Recht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°131, p. 533-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - HESS (Burkhard), BERGSTRÖM (Maria), STORSKRUBB (Eva) (eds). - EU Civil Justice, Current Issues and Future Outlook, Swedish Studies in European Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 04, pp.VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circuits différenciés au filtrage des pourvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.1770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02215883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - DESHAYES (Béatrice), JACQUEMIN (Philippe) (dir.) - Good practice in civil judicial expertise in the European Union / Les bonnes pratiques de l'expertise judiciaire civile dans l'Union européenne. Towards an European expertise / Vers une expertise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02, RTDEur. 2017/2, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Deshayes (B.), Jacquemin (Ph.) (dir.). Good practice in civil judicial expertise in the European Union / Les bonnes pratiques de l’expertise judiciaire civile dans l’Union européenne. Towards an European expertise / Vers une expertise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RTD Eur. 2017/2, p. III-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - NYLUND (Anna) et KRANS (Bart) (eds) . - The European Union and National Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02, pp.VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décret du 24 mars 2017 portant diverses dispositions relatives à la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actualité n°400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nylund (Anna) et Krans (Bart) (eds). The European Union and National Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RTD Eur. 2017/2, p. VIII-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beträchtliche Neuigkeiten im französischen Familienrecht 2016/2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.456-1459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circuits différenciés au filtrage des pourvois – La tentation radicale de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 1770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bohnet (F.), Guillaume (F.). Procédure civile, Exécution forcée, Droit international privé. 3e éd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/3, p. III - V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de cassation dans la loi de modernisation de la justice du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actualité n°1407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Avocat général bei der Cour de cassation und die richterliche Rechtsfortbildung in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabels Zeitschrift fur Auslandisches und Internationales Privatrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 288-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOHNET (François), GUILLAUME (Florence). - Procédure civile, Exécution forcée, Droit international privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTDeur. 2016/3, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage des recours devant les juridictions suprêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de processo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 231-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hess (B.), Bergström (M.), Storskrubb (E.) (eds). EU Civil Justice, Current Issues and Future Outlook, Swedish Studies in European Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/4, p. VI -IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familien- und Personenrecht 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, p. 1525-1529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stumpf (C.), Kainer (F.), Baldus (Ch.) (dir.). Privatrecht, Wirtschaftsrecht, Verfassungsrecht, Privatinitiative und Gemeinwohlhorizonte in der europäischen Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/3, p. XI - XIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de STUMPF (Cordula), KAINER (Friedmann), BALDUS (Christian) (dir.), Privatrecht, Wirtschaftsrecht, Verfassungsrecht, Privatinitiative und Gemeinwohlhorizonte in der europäischen Integration, Festschrift Peter-Christian Müller-Graff zum 70. Geburtstag, Baden-Baden, Nomos, 2015, 1 615 p., ISBN 9783848720880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 2016/3, p. XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - KIESOW (Rainer Maria). - Conseiller le législateur. Les débats sur la fabrique de la loi en Allemagne (1860-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 01, RTDEur. 2015/1, p. X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code mondial de l’exécution et droit français des procédures civiles d’exécution – Convergences en vue d’une exécution à la fois effective et soucieuse des garanties fondamentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, p. 1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Kiesow (R. M.) Conseiller le législateur. Les débats sur la fabrique de la loi en Allemagne (1860-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 2015/2, p. X-XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stürner (M.), Gascon Inchausti (F.), Caponi (R.) (eds) New Trends In Access To Justice Under EU Directive 2013/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RTD Eur. 2015/2, p. XIV-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chance pour la France et le droit continental : la technique de cassation, vecteur particulièrement approprié au contrôle de conventionnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Tony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 278-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé. Cas et procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier n°12, p. 12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - STÜRNER (Michael), GASCON INCHAUSTI (Fernando), CAPONI (Remo) (eds). - New Trends in Access to Justice under EU Directive 2013/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, RTDEur. 2015/2, p. XXIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offre de médiation en Europe. Morceaux choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue internationale de droit comparé, 67e année (1), p. 45-84. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2015.20475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - ESPLUGUES MOTA (C.), BARONA VILAR (S.) (eds). - Global Perspectives on ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, RTDEur. 2014/4, p. IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Esplugues (C.) et Barona (S.) (eds), Global Perspectives on ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 2014/4, p. XIII-XIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18/2014, p. 1506-1508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;droit commun&amp;quot; du divorce en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, acte n°1165, p. 2050-2051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pascal Gilliaux, Droit(s) européen(s) à un procès équitable, Bruxelles, Bruylant, 2012, 1024 p., ISBN : 9782802736080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2013/2, p. XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve, débats et principe de loyauté dans le procès civil français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la famille et obligations alimentaires - Aperçu comparatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2013.20264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve (Refonte de la rubrique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 275p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familienrecht 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°18, p. 1448-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur la Cour de cassation française et son contrôle en matière civile – Entre tradition et modernisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18-2013, p. 1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes alternatifs de résolution des différends en matière familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, p. 552 et suiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02262900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - MAGNUS (Ulrich) et MANKOWSKI (Peter) (dir.), Brussels I Regulation, European Commentaries on Private International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.XLIX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français et en droit allemand de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile. Confrontation des conceptions nationales en matière de règlement amiable des différends.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16/2011, p. 1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familienrecht 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (n°18), p. 1437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la procédure civile allemande sur la doctrine de Henri Motulsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dossier n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la confrontation de la loi n° 91-650 du 9 juillet 1991 aux nouvelles exigences de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité sur le droit de la famille en France 2010-2011 : Aktuelles zum französischen Familienrecht 2010-2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18/2011, p. 1446-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure européenne de règlement des petits litiges, concurrente des procédures nationales? Comparaison avec les procédures française et allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konzentrationsgrundsatz in der Schiedsinstanz nach französischem Recht - Erstreckung der in der Zivilgerichtsbarkeit geltenden Prinzipien, Entscheidung der französischen Cour de cassation, Civ.1, 28. Mai 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Europäisches Privatrecht (ZeuP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2/2010, p. 401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente de l'appel civil en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familienrecht 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°18, p. 1539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation en droit comparé : les exemples allemand et autrichien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2-2009, p. 265. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2009.19858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familienrecht 2006-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 1499 et suiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction de payer européenne est arrivée ! Règlement CE n° 1896/2006 du 12 décembre 2006 du Parlement européen et du Conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du droit allemand pour penser la prétention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prétention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Goujon Bethan et M. Barba, Dec 2024, Université Jean Moulin Lyon III, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Règles modèles européennes ELI-UNIDROIT de procédure civile – De l’esprit à la lettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procédure civile française dans le miroir des Règles modèles ELI.UNIDROIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Jeuland, F. Ferrand (CREDIP-EDIEC), C. Chainais et X. Lagarde, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations conclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVè Congrès mondial de l'Union internationale des huissiers de justice (UIJH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIJH, May 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions in European Family Law : toward a Common Core ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Civil Law Studies, Louisiana State University, Feb 2024, Louisiana State university, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Trend zur Förderung gütlicher Streitbeilegung in der französischen Ziviljustiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ludwig Maximilian de Munich (LMU), Jul 2024, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique - La procédure civile française dans le miroir des Règles modèles ELI.UNIDROIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeuland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Jeuland, F. Ferrand, C. Chainais et X. Lagarde, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’importance et des défis de la confiance mutuelle dans la coopération judiciaire entre États membres de l’Union européenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence tenue à l'Université d'Ovidius en coopération avec l'Union Internationale des Huissiers de Justice (UIHJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Constanta (Roumanie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les modèles de diffusion des décisions de justice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle jurisprudence à l'ère des données judiciaires ouvertes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de Cassation, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modération de la discussion sur le divorce, et présentation de l’évolution du droit des régimes matrimoniaux en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Principes de la CEFL en droit européen de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission on European Family Law, Jan 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Perspectives comparatistes : les différentes facettes de la juridiction gracieuse en droit allemand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énigme du gracieux. Quel avenir pour la protection juridictionnelle ?, 12èmes Rencontres de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de table ronde &amp;quot;Le point de vue intérieur de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La codification du droit international privé français à l'heure européenne : analyses de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Pailler, Nov 2023, Lyon (Université Jean Moulin Lyon III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Existe-t-il un système de droit international privé de l’Union ? (</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDIP, dir. sc. Ludovic Pailler et Cyril Nourissat, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États généraux de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moréteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé Édouard Lambert, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la table ronde : Actualité et avenir de la méthode comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDIEC - IDCEL, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge civil à l’aune de la comparaison franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’office du juge, dire le droit pour résoudre un conflit – Cycle 2020 : Penser l’office du juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modératrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remodelling Civil Justice in Challenging Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Procedural Law (IAPL), Sep 2020, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rules as a model for supranational and national legislators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop The ELI-UNIDROIT Model European Rules of Civil Procedure (Closing event of the 99th session of the UNIDROIT Governing Council)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIDROIT, Sep 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité : accroissement de la protection des droits fondamentaux ou affaiblissement de la loi ? L’exemple allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer la Cour de cassation. Le projet de réforme en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et mutations en procédure civile comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I et Paris II, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Appeals in Civil Matters – French Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appeals in Civil matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transversales 2019 – Comment sont motivées les décisions de justice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 (Faculté de droit/DCT), Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der fragwürdige Wille des französischen Kassationshofes zur Selbstreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La volonté contestable d’auto-réforme de la Cour de cassation : Journées en l’honneur du Professeur Bruno Rimmelspacher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilian-Universität, Oct 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances hypermodernes en procédure civile étrangère – Quel procès civil pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation des jugements et force obligatoire des précédents – Le pouvoir normatif de la jurisprudence, regard français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées franco-brésiliennes de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Streitgegenstand im französischen Recht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (L’objet du litige en procédure civile française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Keio, Oct 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geheimnisse und Widersprüche der Rechtskraftlehre im französischen Recht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (Mystères et contradictions de la théorie de l’autorité de la chose jugée en droit français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Meiji, Oct 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rechtskraft im französischen Zivilverfahrensrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (L’autorité de chose jugée en procédure civile française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ludwig Maximilian, Jul 2017, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de cassation : Cour suprême ? Participation à une table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Discussions autour de la réforme de la Cour de cassation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJML3 - EDP, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles I, la notion d’ordre public d’un État membre et la Charte des droits fondamentaux (CJUE, 25 mai 2016, Rudolfs Meroni c/ Recoletos Ltd, aff. C-559/14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Des grands arrêts de la jurisprudence de l’Union européenne à quelques arrêts récents de la Cour de justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJML3 - EDIEC, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Avocat général bei der Cour de cassation und die richterliche Rechtsfortbildung in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Max Planck Institut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La juridiction judiciaire suprême en droit comparé. Missions, filtrage, intensité du contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cour suprême, cour souveraine, cour globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité et la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Universitée Paris II et Société de législation comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Prospective de l’appel civil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La concurrence réglementaire, sociale et fiscale dans l’UE. Théorie et pratique(s) 19-20 nov. 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEE/CERCRID-ERDS/CERFF/CEFF, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence des tables rondes Système juridique de l’UE et rapports entre les juges et Droit pénal et droit des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La pratique du droit européen (UE) par le juge judiciaire. Analyses et discussions autour de cas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDIP - EDIEC, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund. Die französische Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CJUE, Mar 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel civil en droit français et en droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, 3e atelier de recherche franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL, en partenariat avec les Universités Jean Monnet de Saint-Étienne et Erlangen-Nuremberg (FAU), Mar 2015, Erlangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de l’appel au regard de la mission du juge d’appel. Entrée en matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Prospective de l’appel civil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’européanisation de la procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la procédure civile -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Normandie - Caen, Mar 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech Constitution and Civil Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque mondial de l’Association internationale de droit processuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreme Courts, Access and Impact : The French Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sino-européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peking University, Apr 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de Règles relatives à la litispendance et à l’autorité de chose jugée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELI/UNIDROIT Project European Rules of Civil Procedure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIDROIT, Nov 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindeststandards im Zivilprozessrecht, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mindeststandards im Zivilprozess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Wiesbaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des analyses du rapport sur les causes de divorce et la procédure de divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " La rupture du mariage en droit comparé "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coopération CDF, IDCEL et 1ère chambre civile de la Cour de cassation, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Litigation in France : A New Cautious Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Multi-Party redress Mechanisms in Europe : Squeaking Mice?" / dir. V. Harsagy, C.H. van Rhee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique Pázmány Péter, Nov 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges - Colloque organisé par l'Université Toulouse I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité et les Cours de cassation. De l'autorité des arrêts à l'autorité des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge de cassation en Europe - Colloque du Haut conseil des professions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Approach to the Globalisation and Harmonisation of Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Litigatin in a Globalising World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotterdam, Jul 2010, Rotterdam, Netherlands. p. 335-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déjudiciarisation : les expériences étrangères entre incitations externes et politique juridique interne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La déjudiciarisation - Colloque organisé par l'Université d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orléans, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois modèles et traditions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Internationale de Droit Judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Heidelberg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Begründung gerichtlicher Entscheidungen in Wissenschaft und Praxis, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Begründung von Gerichtsentscheidung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Brno, Nov 2010, Brno, Czech Republic. p. 71-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, modes amiables de résolution de différends (MARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 37è éd., 2100 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 37è éd., 2063 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moréteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de Législation Comparée, 288 p., 2022, Colloques : tome 52, 9782365171274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, MARD et arbitrage. 36e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1998 p., 2022, Précis : Droit privé, 9782247216864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratique de la procédure civile 2021/2022. Droit interne et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bandrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Guinchard (dir.). Dalloz, 2021, 2640 p., Dalloz Action, 9782247187485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile, 7e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1030 p., 2021, HyperCours : Droit privé, 9782247206513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel. Droit commun et droit comparé du procès équitable, 11e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Douchy-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1600 p., 2021, Précis : Droit privé, 9782247206643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich:Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019 / Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAU University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 383 p., 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, MARD et arbitrage - 35e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1884 p., 2020, 9782247199105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités brésiliennes du procès civil à l’épreuve du système français de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cadiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 182 p., 2019, Colloques : n° 38, 9782365170888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile, 6e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 960 p., 2019, HyperCours : Droit privé, 9782247188598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès, 10e édition (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1542 p., 2019, Précis : Droit privé, 9782247187966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property, Maintenance and Succession Rights of Couples in de facto Unions (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Velina Todorova)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 282 p., 2019, European Family Law : n° 46, 9781780687889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne, 34e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1801 p., 2018, Précis : Droit privé, 9782247178810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 9e éd. (avec S. Guinchard, C Chainais et ali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2017, Precis Dalloz, 9782247169443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercours Procédure civile - 5e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2017, Hypercours, 9782247169399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective de l'appel civil (avec B. Pireyre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 2016, 9782365170635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich (avec M. Cottin et M. Zwickel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenaer Wissenschaftliche Verlagsgesellschaft, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratique de la procédure civile 2017/2018. Droit interne et européen - 9e éd. (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2016, 9782247160624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne - 33e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2016, Précis Dalloz, 9782247162253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liber Amicorum Blanche Sousi. L’Europe bancaire, financière et monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue-Banque Edition. 2016, 9782863257906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernisation organisationnelle de la justice civile en France et en Allemagne (avec M. Cottin et M. Zwickel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JWV Jenaer Wissenschaftliche Verlagsgesellschaft, 310 p., 2015, 9783938057230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé (avec H. Fulchiron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 298 p., 2015, Droit comparé et européen n°19, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé : Rapports nationaux (avec H. Fulchiron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 4e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2015, Hypercours, 9782247152056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 8e éd. (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2015, Précis Dalloz, 9782247150380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Pratique de la procédure civile 2014-2015 - 8e éd. (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, Rédaction des passages sur le droit de l’Union européenne, 2014, Dalloz Action, 9782247132324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne - 32e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2014, Précis Dalloz, 9782247137374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel. Droit commun et droit comparé du procès équitable, 12e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loannis S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Douchy-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1674 p., 2013, Précis : Droit privé, 9782247224210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 3e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 788 p., 2013, Hypercours, 9782247129836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property Relations Between Spouses (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Walter Pintens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 420 p., 2013, European Family Law : n° 33, 9781780681528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 7e éd. ( avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1512 p., 2013, Précis Dalloz, 9782247124817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - Droit interne et droit de l'Union européenne - 31e éd. (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1541 p., 2012, Précis Dalloz, 9782247120581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 2e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 769 p., 2011, Hypercours, 9782247109418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Justice des Mineurs en Europe (avec Y. Favier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intersentia, 182 p., 2011, 9789400001060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 6e éd. ( avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1307 p., 2011, Précis Dalloz, 9782247105588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - Droit interne et droit de l'Union européenne - 30e éd. (avec S. Guinchard, C Chanais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1585 p., 2010, Précis Dalloz, 9782247090471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Pratique de la procédure civile 2009-2010 (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1575 p., 2009, Dalloz Action, 9782247079681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 5e éd (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1307 p., 2009, Précis Dalloz, 9782247081813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law regarding Parental Responsibilities (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Walter Pintens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 323 p., 2007, European Family Law : n° 16, 9789050954266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Divorce and Maintenance Between Former Spouses (avec Katharina Boele-Woelki, Walter Pintens, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 170 p., 2004, European Family Law : n° 7, 9789050954266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la partie 2 : The benefit of demonstrating trust : increased activities / Le bénéfice de la confiance : des activités accrues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gielen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’huissier de justice : le tiers de confiance – The Judicial Officer : the trusted third party, Actes du XXVe Congrès international de l’Union internationale des huissiers de justice (Rio de Janeiro - Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp. 389-403, 2024, 978-2-8027-7411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'honoraire de résultat de l'avocat outre-Rhin ou la fièvre réformatrice est-elle mauvaise conseillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Natalie Fricero. Procédure civile sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 704 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the Past and the Future: Some Prospects from the French Cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Cassation and Supreme Courts (dir. : J. Nieva-Fenoll, T. Arruda Alvim et R. Cavani)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Direito Contemporãneo, 280 p., pp. 55-97, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amiable composition » et « Préalable obligatoire (Allemagne) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des modes alternatifs de résolution des conflits (dir. V. Égéa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 582 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur – Quelle modernisation pour le procès civil en Allemagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Combet, Jonas Knetsch, Geneviève Pignarre, Stéphane Vernac et Matthieu Zolomian (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'un juriste. Mélanges en l'honneur de Marc Véricel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 427-451, Mare et Martin, 572 p., 2023, Liber Amicorum, 9782849346549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clarification rapide des questions juridiques de principe par la Cour fédérale de Justice allemand dans les contentieux de masse – Réflexions comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Loïc Cadiet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp. 563-579, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des divergences de jurisprudence au sein des Hautes juridictions. Pathologie, remèdes et sanctions à la lumière de la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Brenner, Charles Gijsbers et Maud Laroche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Philippe Théry. Les coutures du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2022, 500 p., 9782275109190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distinction between facts and law on cassation The evolution of the control exercised by the French Court of cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassation French and Greek Civil Procedural Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 1-61, Sakkoulas éd., 208 p., 2022, 9789606485206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Berufung in Zivilsachen – eine sehr gemischte Bilanz der jüngeren Reformen [L’appel civil en droit français – Un bilan très mitigé des réformes récentes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Althammer et C. Schärtl (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogmatik als Fundament für Forschung und Lehre. Festschrift für Herbert Roth zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 913-935, Mohr Siebeck, 1166 p., 2021, 9783161594441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel. Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, ass. plén., 27 avril 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02, commentaire n° 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 366-375, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El futuro del Tribunal de Casación francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jordi Nieva Fenoll et Renzo Cavani (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La casación hoy, cien años después de Calamandrei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-90, Marcial Pons, Proceso y Derecho, 220 p., 2021, 9788413812274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comparaison des justices civiles en France et en l’Allemagne – Et à la fin, c’est toujours l’Allemagne qui gagne (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Deumier, Olivier Gout, David Hiez, Ingrid Maria et André Prüm (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Pascal Ancel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 784-797 (940 p.), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807924765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJUE, 3e ch., 15 novembre 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11, commentaire n° 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 484-490, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Goesel-Le Bihan et Jeremy Heymann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transversales de Lyon 2 – 2019. Comment sont motivées les décisions de justice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Transversales de Lyon 2, Actes en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://transversales.org/edition-2019/actes-en-ligne/frederique-ferrand, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, gr. ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02, commentaire n° 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 382-389, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJUE, 3e ch., 4 septembre 2014, eco cosmetics GmbH & Co. KG c/ Virginie Laetitia Barbara Dupuy, et Raiffeisenbank St. Georgen reg. Gen. mbH c/ Tetyana Bonchyk, aff. jtes C-119/13 et C-120/13, comm. n° 112, conjoint avec commentaire de CJUE, 3e ch., 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12, comm. n° 102, avec commentaire de CJUE, 5e ch., 6 septembre 2018, Catlin Europe SE c/ O.K. Trans Praha spo. S r.o., aff. C-21/17, comm. n° 135, et avec commentaire de CJUE, 1re ch., 19 décembre 2019, Bondora AS c/ Carlos V. C. (C-453/18), XY (C-494/18), aff. C-453/18 et C-494/18, comm. n° 145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 544-571, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski, aff. C-7/98, commentaire n° 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 312-323, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 and French Civil Justice – What Future for Civil Hearings? p. 83-92 in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Krans et Anna Nylund (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Courts Coping with Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleven International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 226 p., 2021, 9789462362048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Future of Civil Procedure – Should one adapt or resist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koichi Miki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, the Global Economy and other New Challenges for Civil Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-44, Intersentia, 520 p., 2021, 9781780689715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Robert et Hélène Surrel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le système européen de protection des droits de l’homme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 254 p., Anthemis, 2020, Droit et Justice : 119, 9782807206731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich : Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.1-2, 2020, 978-3-96147-284-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la thématique de l’atelier de recherche franco-allemand et présentation des points de départ des travaux en groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.15-20, 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiara Neri (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie. Actes de la première Journée de l’EDIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-15, Équipe de droit international, européen et comparé, 96 p., 2020, Les Cahiers de l’EDIEC » [en ligne], n° 1. (http://ediec.univ-lyon3.fr/fileadmin/medias/Documents_EDIEC/Publications/Cahiers_de_l_EDIEC/L_utopie_Cahiers_EDIEC_01.pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la Cour de cassation française : réformer ou révolutionner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Benicke et Stefan Huber (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National, International, Transnational: Harmonischer Dreiklang im Recht. Festschrift für Herbert Kronke zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 1709-1722, Gieseking Verlag, 1874 p., 2020, 9783769412277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführung in die Thematik des deutsch-französischen Forschungsateliers und Vorstellung von Ausgangsthesen für die Diskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich : Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.9-13, 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.3-4, 2020, 978-3-96147-284-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der fragdwürdige Wille des Kassationshofes zur Selbtsreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtsmittel im Zivilprozess. Hommage an Bruno Rimmelspacher / dir. B. Gsell et W. Hau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nomos, p. 47-62, 2019, 9783848759460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité : accroissement de la protection des droits fondamentaux ou affaiblissement de la loi ? L’exemple allemand, p. 71 et suiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer la Cour de cassation – le projet de réforme en débat : Actes du colloque du 11 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Éditions, 129 p., 2019, Bibliothèque de l’Institut de Recherche Juridique de la Sorbonne – André Tunc : n° 106, 9782919211968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre exécutoire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Dalloz - Répertoire de Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfahrungen mit dem PACS in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Fankhauser et Andrea Büchler (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neunte Schweizer Familienrecht§Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 3-37, Stämpfli AG Verlag, 266 p., 2018, 9783727207525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances hypermodernes en procédure civile étrangère – Quel procès civil pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Flise et Emmanuel Jeuland (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les instruments procéduraux de régulation des flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Editions, p. 75-111, 2018, 9782919211845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Judicial Divorce in France – Progress or a Mess?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gillian Douglas, Mervyn Murch et Victoria Stephens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and National Perspectives on Child and Family Law. Essays in Honour of Nigel Lowe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 193-204, Intersentia, 360 p., 2018, 9781780686417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund – Die französische Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund. Die internationale Dimension des europäischen Zivilverfahrensrechts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 35-79, 2017, 9783769411720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Court of Cassation: On the Threshold of a Quiet Revolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supreme Courts in Transition in China and the West. Adjudication at the Service of Public Goals / C. H.van Rhee, Y. Fu (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 175-206, 2017, 9783319523446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski ( Kombach), aff. C-7/98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°62, p. 320-331, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. &amp;quot;Blanche Sousi, une pédagogue au service de l’idée européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue-Banque Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum Blanche Sousi. L’Europe bancaire, financière et monétaire / F. Ferrand (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-19, 2016, 9782863257906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel civil en droit français et en droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich / La modernisation processuelle de la justice civile en France et en Allemagne. / dir. M. Cottin, F. Ferrand, M. Zwickel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, p. 213-248, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du colloque : aperçu sur la modernisation processuelle de la justice dans la perspective du droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Cottin; Frédérique Ferrand; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich = La modernisation processuelle de la justice civile en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, pp.267-272, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 9 déc. 2003, Erich Gasser Gmbh c/ MISAT Srl, aff. C-116/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°73, p. 378-383, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 1re Ch., 19 déc. 2012, Krystina et Ewald Alder c/ Sabina Orlowska et Czeslaw Orlowski, aff. C-325/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°101, p. 497-502, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’évolution du lien d’instance d’appel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRJS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du lien d’instance aux liens processuels 1975-2015. Actes des 6èmes rencontres de procédure civile/ L. Flise et E. Jeuland (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 93-121, 2016, 9782919211623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 4 sept. 2014, Eco cosmetics GmbH & Co. KG c/ Virginie Laetitia Barbara Dupuy et Raiffeisenbank St. Georgen reg. Gen. mbH c/ Tetyana Bonchyk, aff. jtes C-119/13 et C-120/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°94, p. 552-560, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 3e Ch., 15 nov. 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°99, p. 479-485, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergebnisse der Tagung : Modernisierung des Zivilprozesses aus rechtsvergleichender Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Cottin; Frédérique Ferrand; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich = La modernisation processuelle de la justice civile en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, pp.261-266, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 27 avr. 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°77, p. 384-389, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Gde Ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°76, p. 396-403, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, 3e chambre, 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°106, p. 513-518, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appeals and Enforceability: The Effects of Appeal on Prospects for Immediate Enforcement – What does it mean for the Effectiveness of Legal Protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift Dagmar Coester-Waltjen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 997‐1013, 2015, 9783769411478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindeststandards im französischen Zivilprozessrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mindeststandards im europäischen Zivilprozessrecht / M. Weller, P. Althammer (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 31‐82, 2015, 9783161542695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’enfant dans la procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 99‐110, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures de divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 71‐92, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions entre époux relatives aux effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 113‐136, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La juridiction judiciaire suprême en droit comparé. Missions, filtrage, intensité du contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès au juge de cassation / G. Drago, B. Fauvarque‐Cosson, M. Goré (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 147‐218, 2015, 9782365170505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français sur les relations informelles (Informal relationship) en droit de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781780683232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H.Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 13‐42, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge en droit français et en droit allemand. Considérations comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die organisatorische Modernisierung der Ziviljustiz in Deutschland und Frankreich / La modernisation organisationnelle de la justice civile en France et en Allemagne. Tagungsband zum deutsch-französischen Forschungsatelier / Actes de l’atelier de recherche franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, p. 165-194, 2015, 9783938057230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CEFL Principles of European Family Law Regarding Property Relations between Spouses, Community of Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Law and Culture in Europe. Developments, Challenges and Opportunities / N. Dethloff, K. Boele-Woelki (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 37-61, 2014, 9781780681597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Litigation in France: A New Cautious Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multy-Party redress Mechanisms in Europe : Squeaking Mice? - V. Harsagy/C.H. van Rhee (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 127-152, 2014, 9781780682778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire Dalloz de procédure civile - Encyclopédie Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 275 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 27 avr. 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°72, p. 342-346, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerichtsaufbau und Zugang zu Rechtsmitteln in Zivilsachen in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Dieter Martiny zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 1071-1093, 2014, 9783161532580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski ( Kombach), aff. C-7/98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°61, p. 289-294, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 3e Ch., 15 nov. 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°95, p. 424-429, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 9 déc. 2003, Erich Gasser Gmbh c/ MISAT Srl, aff. C-116/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°71, p. 338-342, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, 3e chambre, 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°101, p. 445-449, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lis pendens and Res Judicata. From National Law to a Possible European Harmonization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Peter Gottwald zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beck, p. 144-158, 2014, 9783406657443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Gde Ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°74, p. 352-357, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 1re Ch., 19 déc. 2012, Krystina et Ewald Alder c/ Sabina Orlowska et Czeslaw Orlowski, aff. C-325/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°97, p. 435-439, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois modèles et traditions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedural Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 69-196, 2014, 9783769411256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne au procès pénal en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 151-171, 2014, 9782247137411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Einfluss des deutschen Zivilverfahrensrechts auf Henri Motulsksy Lehre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Rolf Stürner zum 70. Geburtstag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 1485-1506, 2013, Internationales, Europäisches und ausländisches Recht., 9783161526817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Dispute Resolution in France - Evolutions and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating Dispute Resolution - Felix Steffek and Hannes Unberath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hart Publishing, p. 175-209, 2013, 9781849462587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindesrecht und Elternkonflikt, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bielefeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kindesrecht und Elternkonflikt - LÖHNIG (M.), SCHWAB (D.), HENRICH (D.), GOTTWALD (P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, Rapport sur la France, 2013, 9783769411195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confronting the Frontiers of Family and Succession Law. Liber Amicorum Walter Pintens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2012, 9781780680767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführung in das französische Recht, 4ème éd., (rédaction du chapitre sur la justice civile, Zivilrechtspflege)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Einführung in das französische Recht, 4ème éd.-Sonnenberger/Classen (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutscher Fachverlag, rédaction du chapitre sur la justice civile, Zivilrechtspflege, 65 p., 2012, 9783800515066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Action Procédure civile, édition 2012/2013, (rédaction de tous les passages de droit européen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz action Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rédaction de tous les passages de droit européen, 2012, 978-2247103966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français et en droit allemand de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile. Considérations comparatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Camille Jauffret‐Spinosi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.P., 2012, Etudes, mélanges, travaux, 978-2-247-12191-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges - Sous la direction de GINESTET C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2012, Hors collection, 978-2-36170-036-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de la rubrique &amp;quot; Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Dalloz - Répertoire de Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 200 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Council Regulation (EC) No 4/2009 of 18 December 2008 on Jurisdiction, Applicable Law, Recognition and Enforcement of Decisions and Cooperation in Matters Relating to Maintenance Obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Developments in EU Private International Law - CAMPUZANO DIAZ (B.),CZEPELAK (M.), RODRIGUEZ BENOT (A.), RODRIGUEZ VASQUEZ (A.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia Ltd, p. 83-111, 2011, 9781780680002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorsorgevollmacht und Erwachsenenschutz, Französicher Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vorsorgevollmacht und Erwachsenenschutz in Europa: Beiträge zum europäischen Familienrecht - LÖHNIG (M.),SCHWAB (D.), HENRICH (D.), GOTTWALD (P.), KROPPENBERG (I.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 223-245, 2011, 9783769410891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restriction du champ de l'appel : les précieux enseignements du droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Serge Guinchard - Justices et droit du procès : du légalisme procédural à l'humanisme processuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 249-266, 2010, Etudes, mélanges, travaux, 978-2-247-08525-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure européenne de règlement des petits litiges - Comparaison avec les procédures civiles française et allemande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum "Jacques Isnard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions juridiques et techniques, p.133, 2009, 978-2-910326-69-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French report in European Family Law in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property Relations Between Spouses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 357, 2009, 9781780681528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve héréditaire, ordre public et autonomie de la volonté en droit français des successions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imperative Inheritance Law in a Late-Modern Society - Five Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 189-201, 2009, European Family Law - Volume 26, 978-9-05095-952-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carence du juge civil en droit allemand - Réflexions à partir de l'arrêt Sürmeli c/ Allemagne de la Cour européenne des droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du doyen Georges Wiederkehr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 293 et suiv., 2009, Études, mélanges, travaux, 9782247100132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtsregeln für nichteheliches Zusammenleben ? Französischer Bericht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtsregeln für nichteheliches Zusammenleben - KROPPENBERG(I.), SCHWAB (D.), HENRICH (D.), GOTTWALD (P.), SPICKHOFF (A.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 135, 2009, 9783769410532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Streit um die Abstammung, Länderbericht Frankreich », p. 93 et suiv.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streit um die Abstammung: Ein europäischer Vergleich / dir. Andreas Spickhoff, Dieter Schwab, Dieter Henrich et Peter Gottwald</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Band 11: Streit um die Abstammung, Gieseking, 412 p., 2007, 9783769410129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le titre exécutoire européen ou les possibles tensions entre jugement sans frontiers et procès équitable, p. 106-130 in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber amicorum. Mélanges en l’honneur de Mariel Revillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Defrénois, 348 p., 2007, 9782856231166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux juridictions suprêmes en Allemagne (Cour fédérale de Justice, Cour fédérale du Travail)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le club des juristes. 2014, p. 24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé. Rapport final pour la mission Droit et Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice; CNRS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport national français, en langue anglaise, dans le cadre du projet de recherche Regulating Dispute Resolution (dir. Prof. H. Unberath et F. Steffek).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] -. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA4D8502"/>
+    <w:nsid w:val="FAAB533F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-ferrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032318898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51761623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044144795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846467v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04954779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02554791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7557/sr.2020.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02434358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02940041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02100824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02296493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02075947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Francoz Terminal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01725856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01725848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261924v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tony" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732814v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2015.20475" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2013.20264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879704v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879944v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2009.19858" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagarde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012138v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mor&#233;teau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265458v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02052889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992847v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014492v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01166299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014482v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01166304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159630v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993065v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993068v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02016417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879868v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159615v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chainais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mayer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04001802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03908473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03313228v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bandrac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bl&#233;ry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bolard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Douchy-Oudot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Knetsch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opus4.kobv.de/opus4-fau/frontdoor/index/index/docId/13356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25593/978-3-96147-284-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02960824v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/procedure-civile-23.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763554v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763548v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763644v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763662v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763693v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155192v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763924v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04017086v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879990v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879971v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879920v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371645v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371646v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847587v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578934v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03579249v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03261381v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185441v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transversales.org/edition-2019/actes-en-ligne/frederique-ferrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337620v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485603v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277335v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03158538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/melanges-en-l-honneur-de-pascal-ancel-2021-9782807924765.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337621v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337613v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03198273v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boeken.rechtsgebieden.boomportaal.nl/publicaties/9789462362048#5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485608v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889874v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02945050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088245v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520919v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02078522v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992064v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845690v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992076v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567565v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732728v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567618v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733515v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559490v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733591v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559485v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559494v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325405v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325388v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325375v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325377v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325379v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325393v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02072309v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149523v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014417v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159996v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159162v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160074v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155258v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159164v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159170v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158614v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155255v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159166v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159173v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159639v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159646v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879878v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879882v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159613v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879717v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159611v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879716v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879710v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879696v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879647v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879960v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879953v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879956v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879941v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879947v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087704v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087693v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159994v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155210v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159625v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-ferrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032318898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51761623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044144795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04954779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02554791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7557/sr.2020.5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02434358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02940041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02100824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02296493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02075947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Francoz Terminal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01725856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01725848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2015.20475" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2013.20264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2009.19858" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagarde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mor&#233;teau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02052889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014446v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992843v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014492v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01166299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01166304v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02016417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159609v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chainais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04001802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03908473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bandrac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bl&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bolard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03313228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104694v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Douchy-Oudot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Knetsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opus4.kobv.de/opus4-fau/frontdoor/index/index/docId/13356" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25593/978-3-96147-284-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02960824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/procedure-civile-23.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763697v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04017086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879988v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879983v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879971v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578934v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849633v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850353v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012093v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03579249v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03261381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03158538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/melanges-en-l-honneur-de-pascal-ancel-2021-9782807924765.html" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transversales.org/edition-2019/actes-en-ligne/frederique-ferrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337623v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03198273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boeken.rechtsgebieden.boomportaal.nl/publicaties/9789462362048#5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485608v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088245v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02945050v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088246v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265322v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02078522v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992076v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559478v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733515v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559492v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014268v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733591v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559482v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559485v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559494v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325388v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325377v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02072309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149523v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159996v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155259v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155255v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158614v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159162v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155258v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159166v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159173v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159639v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879882v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879717v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879716v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879710v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879696v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879647v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879953v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879956v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879941v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879947v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087704v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087693v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159625v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>