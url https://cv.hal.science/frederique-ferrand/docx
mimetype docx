--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Ferrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032318898</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51761623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000044144795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des majeurs vulnérables en droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n°12, pp. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions in European Family Law: Towards a Common Core?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Law Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 17, pp. 7-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine pour avis, renvoi préjudiciel et autres mécanismes permettant à la Haute juridiction civile d'apporter une réponse diligente à des questions juridiques de principe - Comparaison franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de processo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ano 49 (349), pp. 555-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familien- und Personenrecht (Mai 2023-Mai 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Heft 18, pp. 1432-1438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des décisions de justice en Allemagne - Des restrictions soumises à réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, supp. au n°7-8, pp. 17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der aktuelle Trend zur Förderung gütlicher Streitbeilegung in der französischen Ziviljustiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°28, pp. 3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Appel – Effets de l’appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familien- und Personenrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Heft 18, p. 1434-1440, pp. 1428-1433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gilles Cuniberti et Sara Migliorini, L'ordonnance européenne de saisie conservatoire des comptes bancaires, Commentaire du règlement UE no 655/2014, Belgique, France, Luxembourg - Bertrange, Legitech éd., 2021, ISBN : 978-2-919782-92-5, 531 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2022/03, p. XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03798679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das neue französische Bioethik-Gesetz Nr. 2021-1017 v. 2.8.2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp. 1422-1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'office du juge : un regard renouvelé par la comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, pp. 501-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2020 bis 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 1438-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Reform der vorläufigen Vollstreckbarkeit in Zivilsachen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2020), p. 3-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport de la Commission de réflexion sur la Cour de cassation 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, p. 1536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Civil Justice during Corona Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septentrio reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°5, Civil Justice and Covid-19 (n° 5), p. 23-28. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7557/sr.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petithory Lanzmann gegen Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 351-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französisches Kassationsrecht im Umbruch, p. 93-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristische Studiengesellschaft Karlsruhe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Jahresband 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision de ses processus internes par la Cour de cassation. À propos du rapport du groupe de travail « Méthodes de travail de la Cour de cassation » (juin 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, act. 1027, pp. 1618-1622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des réformes de la procédure d’appel en matière civile et perspectives. À propos du rapport de l’IGJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, actualité 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s’adapter ? De l’avenir du procès civil : reddition ou résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Procedural Law = Revue internationale de droit processuel = Internationale Zeitschrift für Zivilprozessrecht = Revista Internacional de Derecho Procesal = Rivista Internazionale di Diritto Processuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 253-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuGHMR, 10.4.2019, Petithory Lanzmann gegen Frankreich. Anmerkung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Heft 5, p. 351-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des réformes de la procédure d’appel en matière civile et perspectives. À propos du rapport de l’IGJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Act. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familien- und Personenrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Heft 18, p. 1434-1440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et mutations en procédure civile comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Suppl. n° 3, p. 12-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unscharfe Konturen und Widersprüche in der französischen Rechtskraftlehre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, p. 29-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französisches Familien- und Personenrecht 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heft 18, p. 1493-1497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s’adapter ? De l’avenir du procès civil : reddition ou résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Procedural Law = Revue internationale de droit processuel = Internationale Zeitschrift für Zivilprozessrecht = Revista Internacional de Derecho Procesal = Rivista Internazionale di Diritto Processuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vol. 9, n° 2, p. 253-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Ziviljustiz – eine Dauerbaustelle? – Kritische Überlegungen zur erneuten Reform des Zivilverfahrens und des Gerichtsverfassungsrechts (Gesetz Nr. 2019-222 v. 23.03.2019 de programmation 2018-2022 et de réforme pour la justice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2018), p. 25-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et contradictions dans la théorie française de l’autorité de chose jugée (traduit en langue japonaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hōritsu ronsō = Meiji law review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 91 (vol. 1), p. 413-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feststellung des Kindschaftsverhältnisses bei Leihmutterkind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heft 11, p. 887-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familien- und Personenrecht 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur et devoir de juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Beatrice Stapf &amp;quot;Die Entwicklung der Rechtskraftlehre im französischen und spanischen Recht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°131, p. 533-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - HESS (Burkhard), BERGSTRÖM (Maria), STORSKRUBB (Eva) (eds). - EU Civil Justice, Current Issues and Future Outlook, Swedish Studies in European Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 04, pp.VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circuits différenciés au filtrage des pourvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.1770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02215883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - DESHAYES (Béatrice), JACQUEMIN (Philippe) (dir.) - Good practice in civil judicial expertise in the European Union / Les bonnes pratiques de l'expertise judiciaire civile dans l'Union européenne. Towards an European expertise / Vers une expertise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02, RTDEur. 2017/2, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Deshayes (B.), Jacquemin (Ph.) (dir.). Good practice in civil judicial expertise in the European Union / Les bonnes pratiques de l’expertise judiciaire civile dans l’Union européenne. Towards an European expertise / Vers une expertise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RTD Eur. 2017/2, p. III-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - NYLUND (Anna) et KRANS (Bart) (eds) . - The European Union and National Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02, pp.VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décret du 24 mars 2017 portant diverses dispositions relatives à la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actualité n°400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nylund (Anna) et Krans (Bart) (eds). The European Union and National Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RTD Eur. 2017/2, p. VIII-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beträchtliche Neuigkeiten im französischen Familienrecht 2016/2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.456-1459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circuits différenciés au filtrage des pourvois – La tentation radicale de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 1770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bohnet (F.), Guillaume (F.). Procédure civile, Exécution forcée, Droit international privé. 3e éd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/3, p. III - V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de cassation dans la loi de modernisation de la justice du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actualité n°1407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Avocat général bei der Cour de cassation und die richterliche Rechtsfortbildung in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabels Zeitschrift fur Auslandisches und Internationales Privatrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 288-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOHNET (François), GUILLAUME (Florence). - Procédure civile, Exécution forcée, Droit international privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTDeur. 2016/3, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage des recours devant les juridictions suprêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de processo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 231-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hess (B.), Bergström (M.), Storskrubb (E.) (eds). EU Civil Justice, Current Issues and Future Outlook, Swedish Studies in European Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/4, p. VI -IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familien- und Personenrecht 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, p. 1525-1529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stumpf (C.), Kainer (F.), Baldus (Ch.) (dir.). Privatrecht, Wirtschaftsrecht, Verfassungsrecht, Privatinitiative und Gemeinwohlhorizonte in der europäischen Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/3, p. XI - XIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de STUMPF (Cordula), KAINER (Friedmann), BALDUS (Christian) (dir.), Privatrecht, Wirtschaftsrecht, Verfassungsrecht, Privatinitiative und Gemeinwohlhorizonte in der europäischen Integration, Festschrift Peter-Christian Müller-Graff zum 70. Geburtstag, Baden-Baden, Nomos, 2015, 1 615 p., ISBN 9783848720880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 2016/3, p. XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - KIESOW (Rainer Maria). - Conseiller le législateur. Les débats sur la fabrique de la loi en Allemagne (1860-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 01, RTDEur. 2015/1, p. X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code mondial de l’exécution et droit français des procédures civiles d’exécution – Convergences en vue d’une exécution à la fois effective et soucieuse des garanties fondamentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, p. 1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Kiesow (R. M.) Conseiller le législateur. Les débats sur la fabrique de la loi en Allemagne (1860-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 2015/2, p. X-XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stürner (M.), Gascon Inchausti (F.), Caponi (R.) (eds) New Trends In Access To Justice Under EU Directive 2013/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RTD Eur. 2015/2, p. XIV-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chance pour la France et le droit continental : la technique de cassation, vecteur particulièrement approprié au contrôle de conventionnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Tony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 278-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé. Cas et procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier n°12, p. 12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - STÜRNER (Michael), GASCON INCHAUSTI (Fernando), CAPONI (Remo) (eds). - New Trends in Access to Justice under EU Directive 2013/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, RTDEur. 2015/2, p. XXIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offre de médiation en Europe. Morceaux choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue internationale de droit comparé, 67e année (1), p. 45-84. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2015.20475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - ESPLUGUES MOTA (C.), BARONA VILAR (S.) (eds). - Global Perspectives on ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, RTDEur. 2014/4, p. IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Esplugues (C.) et Barona (S.) (eds), Global Perspectives on ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 2014/4, p. XIII-XIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18/2014, p. 1506-1508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;droit commun&amp;quot; du divorce en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, acte n°1165, p. 2050-2051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pascal Gilliaux, Droit(s) européen(s) à un procès équitable, Bruxelles, Bruylant, 2012, 1024 p., ISBN : 9782802736080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2013/2, p. XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve, débats et principe de loyauté dans le procès civil français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la famille et obligations alimentaires - Aperçu comparatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2013.20264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve (Refonte de la rubrique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 275p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familienrecht 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°18, p. 1448-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur la Cour de cassation française et son contrôle en matière civile – Entre tradition et modernisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18-2013, p. 1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes alternatifs de résolution des différends en matière familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, p. 552 et suiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02262900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - MAGNUS (Ulrich) et MANKOWSKI (Peter) (dir.), Brussels I Regulation, European Commentaries on Private International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.XLIX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français et en droit allemand de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile. Confrontation des conceptions nationales en matière de règlement amiable des différends.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16/2011, p. 1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familienrecht 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (n°18), p. 1437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la procédure civile allemande sur la doctrine de Henri Motulsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dossier n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la confrontation de la loi n° 91-650 du 9 juillet 1991 aux nouvelles exigences de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité sur le droit de la famille en France 2010-2011 : Aktuelles zum französischen Familienrecht 2010-2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18/2011, p. 1446-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure européenne de règlement des petits litiges, concurrente des procédures nationales? Comparaison avec les procédures française et allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konzentrationsgrundsatz in der Schiedsinstanz nach französischem Recht - Erstreckung der in der Zivilgerichtsbarkeit geltenden Prinzipien, Entscheidung der französischen Cour de cassation, Civ.1, 28. Mai 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Europäisches Privatrecht (ZeuP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2/2010, p. 401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente de l'appel civil en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familienrecht 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°18, p. 1539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation en droit comparé : les exemples allemand et autrichien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2-2009, p. 265. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2009.19858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familienrecht 2006-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 1499 et suiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction de payer européenne est arrivée ! Règlement CE n° 1896/2006 du 12 décembre 2006 du Parlement européen et du Conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du droit allemand pour penser la prétention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prétention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Goujon Bethan et M. Barba, Dec 2024, Université Jean Moulin Lyon III, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Règles modèles européennes ELI-UNIDROIT de procédure civile – De l’esprit à la lettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procédure civile française dans le miroir des Règles modèles ELI.UNIDROIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Jeuland, F. Ferrand (CREDIP-EDIEC), C. Chainais et X. Lagarde, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations conclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVè Congrès mondial de l'Union internationale des huissiers de justice (UIJH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIJH, May 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions in European Family Law : toward a Common Core ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Civil Law Studies, Louisiana State University, Feb 2024, Louisiana State university, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Trend zur Förderung gütlicher Streitbeilegung in der französischen Ziviljustiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ludwig Maximilian de Munich (LMU), Jul 2024, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique - La procédure civile française dans le miroir des Règles modèles ELI.UNIDROIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeuland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Jeuland, F. Ferrand, C. Chainais et X. Lagarde, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’importance et des défis de la confiance mutuelle dans la coopération judiciaire entre États membres de l’Union européenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence tenue à l'Université d'Ovidius en coopération avec l'Union Internationale des Huissiers de Justice (UIHJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Constanta (Roumanie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les modèles de diffusion des décisions de justice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle jurisprudence à l'ère des données judiciaires ouvertes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de Cassation, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modération de la discussion sur le divorce, et présentation de l’évolution du droit des régimes matrimoniaux en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Principes de la CEFL en droit européen de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission on European Family Law, Jan 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Perspectives comparatistes : les différentes facettes de la juridiction gracieuse en droit allemand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énigme du gracieux. Quel avenir pour la protection juridictionnelle ?, 12èmes Rencontres de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de table ronde &amp;quot;Le point de vue intérieur de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La codification du droit international privé français à l'heure européenne : analyses de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Pailler, Nov 2023, Lyon (Université Jean Moulin Lyon III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Existe-t-il un système de droit international privé de l’Union ? (</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDIP, dir. sc. Ludovic Pailler et Cyril Nourissat, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États généraux de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moréteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé Édouard Lambert, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la table ronde : Actualité et avenir de la méthode comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDIEC - IDCEL, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge civil à l’aune de la comparaison franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’office du juge, dire le droit pour résoudre un conflit – Cycle 2020 : Penser l’office du juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modératrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remodelling Civil Justice in Challenging Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Procedural Law (IAPL), Sep 2020, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rules as a model for supranational and national legislators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop The ELI-UNIDROIT Model European Rules of Civil Procedure (Closing event of the 99th session of the UNIDROIT Governing Council)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIDROIT, Sep 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité : accroissement de la protection des droits fondamentaux ou affaiblissement de la loi ? L’exemple allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer la Cour de cassation. Le projet de réforme en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et mutations en procédure civile comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I et Paris II, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Appeals in Civil Matters – French Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appeals in Civil matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transversales 2019 – Comment sont motivées les décisions de justice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 (Faculté de droit/DCT), Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der fragwürdige Wille des französischen Kassationshofes zur Selbstreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La volonté contestable d’auto-réforme de la Cour de cassation : Journées en l’honneur du Professeur Bruno Rimmelspacher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilian-Universität, Oct 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances hypermodernes en procédure civile étrangère – Quel procès civil pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation des jugements et force obligatoire des précédents – Le pouvoir normatif de la jurisprudence, regard français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées franco-brésiliennes de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Streitgegenstand im französischen Recht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (L’objet du litige en procédure civile française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Keio, Oct 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geheimnisse und Widersprüche der Rechtskraftlehre im französischen Recht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (Mystères et contradictions de la théorie de l’autorité de la chose jugée en droit français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Meiji, Oct 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rechtskraft im französischen Zivilverfahrensrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (L’autorité de chose jugée en procédure civile française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ludwig Maximilian, Jul 2017, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de cassation : Cour suprême ? Participation à une table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Discussions autour de la réforme de la Cour de cassation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJML3 - EDP, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles I, la notion d’ordre public d’un État membre et la Charte des droits fondamentaux (CJUE, 25 mai 2016, Rudolfs Meroni c/ Recoletos Ltd, aff. C-559/14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Des grands arrêts de la jurisprudence de l’Union européenne à quelques arrêts récents de la Cour de justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJML3 - EDIEC, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Avocat général bei der Cour de cassation und die richterliche Rechtsfortbildung in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Max Planck Institut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La juridiction judiciaire suprême en droit comparé. Missions, filtrage, intensité du contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cour suprême, cour souveraine, cour globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité et la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Universitée Paris II et Société de législation comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Prospective de l’appel civil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La concurrence réglementaire, sociale et fiscale dans l’UE. Théorie et pratique(s) 19-20 nov. 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEE/CERCRID-ERDS/CERFF/CEFF, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence des tables rondes Système juridique de l’UE et rapports entre les juges et Droit pénal et droit des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La pratique du droit européen (UE) par le juge judiciaire. Analyses et discussions autour de cas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDIP - EDIEC, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund. Die französische Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CJUE, Mar 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel civil en droit français et en droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, 3e atelier de recherche franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL, en partenariat avec les Universités Jean Monnet de Saint-Étienne et Erlangen-Nuremberg (FAU), Mar 2015, Erlangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de l’appel au regard de la mission du juge d’appel. Entrée en matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Prospective de l’appel civil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’européanisation de la procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la procédure civile -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Normandie - Caen, Mar 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech Constitution and Civil Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque mondial de l’Association internationale de droit processuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreme Courts, Access and Impact : The French Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sino-européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peking University, Apr 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de Règles relatives à la litispendance et à l’autorité de chose jugée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELI/UNIDROIT Project European Rules of Civil Procedure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIDROIT, Nov 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindeststandards im Zivilprozessrecht, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mindeststandards im Zivilprozess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Wiesbaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des analyses du rapport sur les causes de divorce et la procédure de divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " La rupture du mariage en droit comparé "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coopération CDF, IDCEL et 1ère chambre civile de la Cour de cassation, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Litigation in France : A New Cautious Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Multi-Party redress Mechanisms in Europe : Squeaking Mice?" / dir. V. Harsagy, C.H. van Rhee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique Pázmány Péter, Nov 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges - Colloque organisé par l'Université Toulouse I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité et les Cours de cassation. De l'autorité des arrêts à l'autorité des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge de cassation en Europe - Colloque du Haut conseil des professions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Approach to the Globalisation and Harmonisation of Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Litigatin in a Globalising World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotterdam, Jul 2010, Rotterdam, Netherlands. p. 335-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déjudiciarisation : les expériences étrangères entre incitations externes et politique juridique interne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La déjudiciarisation - Colloque organisé par l'Université d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orléans, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois modèles et traditions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Internationale de Droit Judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Heidelberg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Begründung gerichtlicher Entscheidungen in Wissenschaft und Praxis, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Begründung von Gerichtsentscheidung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Brno, Nov 2010, Brno, Czech Republic. p. 71-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, modes amiables de résolution de différends (MARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 37è éd., 2100 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 37è éd., 2063 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moréteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de Législation Comparée, 288 p., 2022, Colloques : tome 52, 9782365171274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, MARD et arbitrage. 36e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1998 p., 2022, Précis : Droit privé, 9782247216864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratique de la procédure civile 2021/2022. Droit interne et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bandrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Guinchard (dir.). Dalloz, 2021, 2640 p., Dalloz Action, 9782247187485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile, 7e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1030 p., 2021, HyperCours : Droit privé, 9782247206513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel. Droit commun et droit comparé du procès équitable, 11e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Douchy-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1600 p., 2021, Précis : Droit privé, 9782247206643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich:Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019 / Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAU University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 383 p., 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, MARD et arbitrage - 35e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1884 p., 2020, 9782247199105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités brésiliennes du procès civil à l’épreuve du système français de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cadiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 182 p., 2019, Colloques : n° 38, 9782365170888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile, 6e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 960 p., 2019, HyperCours : Droit privé, 9782247188598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès, 10e édition (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1542 p., 2019, Précis : Droit privé, 9782247187966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property, Maintenance and Succession Rights of Couples in de facto Unions (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Velina Todorova)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 282 p., 2019, European Family Law : n° 46, 9781780687889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne, 34e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1801 p., 2018, Précis : Droit privé, 9782247178810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 9e éd. (avec S. Guinchard, C Chainais et ali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2017, Precis Dalloz, 9782247169443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercours Procédure civile - 5e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2017, Hypercours, 9782247169399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective de l'appel civil (avec B. Pireyre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 2016, 9782365170635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich (avec M. Cottin et M. Zwickel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenaer Wissenschaftliche Verlagsgesellschaft, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratique de la procédure civile 2017/2018. Droit interne et européen - 9e éd. (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2016, 9782247160624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne - 33e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2016, Précis Dalloz, 9782247162253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liber Amicorum Blanche Sousi. L’Europe bancaire, financière et monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue-Banque Edition. 2016, 9782863257906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernisation organisationnelle de la justice civile en France et en Allemagne (avec M. Cottin et M. Zwickel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JWV Jenaer Wissenschaftliche Verlagsgesellschaft, 310 p., 2015, 9783938057230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé (avec H. Fulchiron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 298 p., 2015, Droit comparé et européen n°19, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé : Rapports nationaux (avec H. Fulchiron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 4e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2015, Hypercours, 9782247152056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 8e éd. (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2015, Précis Dalloz, 9782247150380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Pratique de la procédure civile 2014-2015 - 8e éd. (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, Rédaction des passages sur le droit de l’Union européenne, 2014, Dalloz Action, 9782247132324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne - 32e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2014, Précis Dalloz, 9782247137374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel. Droit commun et droit comparé du procès équitable, 12e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loannis S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Douchy-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1674 p., 2013, Précis : Droit privé, 9782247224210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 3e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 788 p., 2013, Hypercours, 9782247129836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property Relations Between Spouses (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Walter Pintens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 420 p., 2013, European Family Law : n° 33, 9781780681528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 7e éd. ( avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1512 p., 2013, Précis Dalloz, 9782247124817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - Droit interne et droit de l'Union européenne - 31e éd. (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1541 p., 2012, Précis Dalloz, 9782247120581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 2e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 769 p., 2011, Hypercours, 9782247109418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Justice des Mineurs en Europe (avec Y. Favier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intersentia, 182 p., 2011, 9789400001060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 6e éd. ( avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1307 p., 2011, Précis Dalloz, 9782247105588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - Droit interne et droit de l'Union européenne - 30e éd. (avec S. Guinchard, C Chanais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1585 p., 2010, Précis Dalloz, 9782247090471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Pratique de la procédure civile 2009-2010 (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1575 p., 2009, Dalloz Action, 9782247079681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 5e éd (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1307 p., 2009, Précis Dalloz, 9782247081813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law regarding Parental Responsibilities (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Walter Pintens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 323 p., 2007, European Family Law : n° 16, 9789050954266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Divorce and Maintenance Between Former Spouses (avec Katharina Boele-Woelki, Walter Pintens, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 170 p., 2004, European Family Law : n° 7, 9789050954266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la partie 2 : The benefit of demonstrating trust : increased activities / Le bénéfice de la confiance : des activités accrues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gielen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’huissier de justice : le tiers de confiance – The Judicial Officer : the trusted third party, Actes du XXVe Congrès international de l’Union internationale des huissiers de justice (Rio de Janeiro - Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp. 389-403, 2024, 978-2-8027-7411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'honoraire de résultat de l'avocat outre-Rhin ou la fièvre réformatrice est-elle mauvaise conseillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Natalie Fricero. Procédure civile sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 704 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the Past and the Future: Some Prospects from the French Cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Cassation and Supreme Courts (dir. : J. Nieva-Fenoll, T. Arruda Alvim et R. Cavani)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Direito Contemporãneo, 280 p., pp. 55-97, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amiable composition » et « Préalable obligatoire (Allemagne) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des modes alternatifs de résolution des conflits (dir. V. Égéa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 582 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur – Quelle modernisation pour le procès civil en Allemagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Combet, Jonas Knetsch, Geneviève Pignarre, Stéphane Vernac et Matthieu Zolomian (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'un juriste. Mélanges en l'honneur de Marc Véricel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 427-451, Mare et Martin, 572 p., 2023, Liber Amicorum, 9782849346549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clarification rapide des questions juridiques de principe par la Cour fédérale de Justice allemand dans les contentieux de masse – Réflexions comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Loïc Cadiet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp. 563-579, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des divergences de jurisprudence au sein des Hautes juridictions. Pathologie, remèdes et sanctions à la lumière de la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Brenner, Charles Gijsbers et Maud Laroche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Philippe Théry. Les coutures du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2022, 500 p., 9782275109190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distinction between facts and law on cassation The evolution of the control exercised by the French Court of cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassation French and Greek Civil Procedural Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 1-61, Sakkoulas éd., 208 p., 2022, 9789606485206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Berufung in Zivilsachen – eine sehr gemischte Bilanz der jüngeren Reformen [L’appel civil en droit français – Un bilan très mitigé des réformes récentes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Althammer et C. Schärtl (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogmatik als Fundament für Forschung und Lehre. Festschrift für Herbert Roth zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 913-935, Mohr Siebeck, 1166 p., 2021, 9783161594441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel. Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, ass. plén., 27 avril 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02, commentaire n° 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 366-375, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El futuro del Tribunal de Casación francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jordi Nieva Fenoll et Renzo Cavani (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La casación hoy, cien años después de Calamandrei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-90, Marcial Pons, Proceso y Derecho, 220 p., 2021, 9788413812274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comparaison des justices civiles en France et en l’Allemagne – Et à la fin, c’est toujours l’Allemagne qui gagne (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Deumier, Olivier Gout, David Hiez, Ingrid Maria et André Prüm (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Pascal Ancel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 784-797 (940 p.), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807924765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJUE, 3e ch., 15 novembre 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11, commentaire n° 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 484-490, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Goesel-Le Bihan et Jeremy Heymann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transversales de Lyon 2 – 2019. Comment sont motivées les décisions de justice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Transversales de Lyon 2, Actes en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://transversales.org/edition-2019/actes-en-ligne/frederique-ferrand, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, gr. ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02, commentaire n° 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 382-389, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJUE, 3e ch., 4 septembre 2014, eco cosmetics GmbH & Co. KG c/ Virginie Laetitia Barbara Dupuy, et Raiffeisenbank St. Georgen reg. Gen. mbH c/ Tetyana Bonchyk, aff. jtes C-119/13 et C-120/13, comm. n° 112, conjoint avec commentaire de CJUE, 3e ch., 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12, comm. n° 102, avec commentaire de CJUE, 5e ch., 6 septembre 2018, Catlin Europe SE c/ O.K. Trans Praha spo. S r.o., aff. C-21/17, comm. n° 135, et avec commentaire de CJUE, 1re ch., 19 décembre 2019, Bondora AS c/ Carlos V. C. (C-453/18), XY (C-494/18), aff. C-453/18 et C-494/18, comm. n° 145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 544-571, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski, aff. C-7/98, commentaire n° 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 312-323, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 and French Civil Justice – What Future for Civil Hearings? p. 83-92 in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Krans et Anna Nylund (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Courts Coping with Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleven International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 226 p., 2021, 9789462362048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Future of Civil Procedure – Should one adapt or resist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koichi Miki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, the Global Economy and other New Challenges for Civil Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-44, Intersentia, 520 p., 2021, 9781780689715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Robert et Hélène Surrel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le système européen de protection des droits de l’homme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 254 p., Anthemis, 2020, Droit et Justice : 119, 9782807206731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich : Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.1-2, 2020, 978-3-96147-284-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la thématique de l’atelier de recherche franco-allemand et présentation des points de départ des travaux en groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.15-20, 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiara Neri (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie. Actes de la première Journée de l’EDIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-15, Équipe de droit international, européen et comparé, 96 p., 2020, Les Cahiers de l’EDIEC » [en ligne], n° 1. (http://ediec.univ-lyon3.fr/fileadmin/medias/Documents_EDIEC/Publications/Cahiers_de_l_EDIEC/L_utopie_Cahiers_EDIEC_01.pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la Cour de cassation française : réformer ou révolutionner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Benicke et Stefan Huber (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National, International, Transnational: Harmonischer Dreiklang im Recht. Festschrift für Herbert Kronke zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 1709-1722, Gieseking Verlag, 1874 p., 2020, 9783769412277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführung in die Thematik des deutsch-französischen Forschungsateliers und Vorstellung von Ausgangsthesen für die Diskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich : Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.9-13, 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.3-4, 2020, 978-3-96147-284-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der fragdwürdige Wille des Kassationshofes zur Selbtsreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtsmittel im Zivilprozess. Hommage an Bruno Rimmelspacher / dir. B. Gsell et W. Hau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nomos, p. 47-62, 2019, 9783848759460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité : accroissement de la protection des droits fondamentaux ou affaiblissement de la loi ? L’exemple allemand, p. 71 et suiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer la Cour de cassation – le projet de réforme en débat : Actes du colloque du 11 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Éditions, 129 p., 2019, Bibliothèque de l’Institut de Recherche Juridique de la Sorbonne – André Tunc : n° 106, 9782919211968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre exécutoire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Dalloz - Répertoire de Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfahrungen mit dem PACS in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Fankhauser et Andrea Büchler (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neunte Schweizer Familienrecht§Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 3-37, Stämpfli AG Verlag, 266 p., 2018, 9783727207525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances hypermodernes en procédure civile étrangère – Quel procès civil pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Flise et Emmanuel Jeuland (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les instruments procéduraux de régulation des flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Editions, p. 75-111, 2018, 9782919211845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Judicial Divorce in France – Progress or a Mess?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gillian Douglas, Mervyn Murch et Victoria Stephens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and National Perspectives on Child and Family Law. Essays in Honour of Nigel Lowe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 193-204, Intersentia, 360 p., 2018, 9781780686417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund – Die französische Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund. Die internationale Dimension des europäischen Zivilverfahrensrechts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 35-79, 2017, 9783769411720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Court of Cassation: On the Threshold of a Quiet Revolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supreme Courts in Transition in China and the West. Adjudication at the Service of Public Goals / C. H.van Rhee, Y. Fu (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 175-206, 2017, 9783319523446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski ( Kombach), aff. C-7/98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°62, p. 320-331, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. &amp;quot;Blanche Sousi, une pédagogue au service de l’idée européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue-Banque Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum Blanche Sousi. L’Europe bancaire, financière et monétaire / F. Ferrand (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-19, 2016, 9782863257906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel civil en droit français et en droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich / La modernisation processuelle de la justice civile en France et en Allemagne. / dir. M. Cottin, F. Ferrand, M. Zwickel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, p. 213-248, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du colloque : aperçu sur la modernisation processuelle de la justice dans la perspective du droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Cottin; Frédérique Ferrand; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich = La modernisation processuelle de la justice civile en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, pp.267-272, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 9 déc. 2003, Erich Gasser Gmbh c/ MISAT Srl, aff. C-116/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°73, p. 378-383, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 1re Ch., 19 déc. 2012, Krystina et Ewald Alder c/ Sabina Orlowska et Czeslaw Orlowski, aff. C-325/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°101, p. 497-502, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’évolution du lien d’instance d’appel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRJS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du lien d’instance aux liens processuels 1975-2015. Actes des 6èmes rencontres de procédure civile/ L. Flise et E. Jeuland (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 93-121, 2016, 9782919211623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 4 sept. 2014, Eco cosmetics GmbH & Co. KG c/ Virginie Laetitia Barbara Dupuy et Raiffeisenbank St. Georgen reg. Gen. mbH c/ Tetyana Bonchyk, aff. jtes C-119/13 et C-120/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°94, p. 552-560, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 3e Ch., 15 nov. 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°99, p. 479-485, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergebnisse der Tagung : Modernisierung des Zivilprozesses aus rechtsvergleichender Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Cottin; Frédérique Ferrand; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich = La modernisation processuelle de la justice civile en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, pp.261-266, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 27 avr. 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°77, p. 384-389, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Gde Ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°76, p. 396-403, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, 3e chambre, 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°106, p. 513-518, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appeals and Enforceability: The Effects of Appeal on Prospects for Immediate Enforcement – What does it mean for the Effectiveness of Legal Protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift Dagmar Coester-Waltjen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 997‐1013, 2015, 9783769411478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindeststandards im französischen Zivilprozessrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mindeststandards im europäischen Zivilprozessrecht / M. Weller, P. Althammer (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 31‐82, 2015, 9783161542695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’enfant dans la procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 99‐110, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures de divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 71‐92, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions entre époux relatives aux effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 113‐136, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La juridiction judiciaire suprême en droit comparé. Missions, filtrage, intensité du contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès au juge de cassation / G. Drago, B. Fauvarque‐Cosson, M. Goré (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 147‐218, 2015, 9782365170505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français sur les relations informelles (Informal relationship) en droit de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781780683232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H.Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 13‐42, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge en droit français et en droit allemand. Considérations comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die organisatorische Modernisierung der Ziviljustiz in Deutschland und Frankreich / La modernisation organisationnelle de la justice civile en France et en Allemagne. Tagungsband zum deutsch-französischen Forschungsatelier / Actes de l’atelier de recherche franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, p. 165-194, 2015, 9783938057230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CEFL Principles of European Family Law Regarding Property Relations between Spouses, Community of Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Law and Culture in Europe. Developments, Challenges and Opportunities / N. Dethloff, K. Boele-Woelki (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 37-61, 2014, 9781780681597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Litigation in France: A New Cautious Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multy-Party redress Mechanisms in Europe : Squeaking Mice? - V. Harsagy/C.H. van Rhee (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 127-152, 2014, 9781780682778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire Dalloz de procédure civile - Encyclopédie Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 275 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 27 avr. 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°72, p. 342-346, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerichtsaufbau und Zugang zu Rechtsmitteln in Zivilsachen in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Dieter Martiny zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 1071-1093, 2014, 9783161532580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski ( Kombach), aff. C-7/98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°61, p. 289-294, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 3e Ch., 15 nov. 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°95, p. 424-429, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 9 déc. 2003, Erich Gasser Gmbh c/ MISAT Srl, aff. C-116/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°71, p. 338-342, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, 3e chambre, 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°101, p. 445-449, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lis pendens and Res Judicata. From National Law to a Possible European Harmonization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Peter Gottwald zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beck, p. 144-158, 2014, 9783406657443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Gde Ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°74, p. 352-357, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 1re Ch., 19 déc. 2012, Krystina et Ewald Alder c/ Sabina Orlowska et Czeslaw Orlowski, aff. C-325/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°97, p. 435-439, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois modèles et traditions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedural Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 69-196, 2014, 9783769411256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne au procès pénal en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 151-171, 2014, 9782247137411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Einfluss des deutschen Zivilverfahrensrechts auf Henri Motulsksy Lehre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Rolf Stürner zum 70. Geburtstag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 1485-1506, 2013, Internationales, Europäisches und ausländisches Recht., 9783161526817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Dispute Resolution in France - Evolutions and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating Dispute Resolution - Felix Steffek and Hannes Unberath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hart Publishing, p. 175-209, 2013, 9781849462587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindesrecht und Elternkonflikt, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bielefeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kindesrecht und Elternkonflikt - LÖHNIG (M.), SCHWAB (D.), HENRICH (D.), GOTTWALD (P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, Rapport sur la France, 2013, 9783769411195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confronting the Frontiers of Family and Succession Law. Liber Amicorum Walter Pintens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2012, 9781780680767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführung in das französische Recht, 4ème éd., (rédaction du chapitre sur la justice civile, Zivilrechtspflege)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Einführung in das französische Recht, 4ème éd.-Sonnenberger/Classen (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutscher Fachverlag, rédaction du chapitre sur la justice civile, Zivilrechtspflege, 65 p., 2012, 9783800515066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Action Procédure civile, édition 2012/2013, (rédaction de tous les passages de droit européen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz action Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rédaction de tous les passages de droit européen, 2012, 978-2247103966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français et en droit allemand de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile. Considérations comparatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Camille Jauffret‐Spinosi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.P., 2012, Etudes, mélanges, travaux, 978-2-247-12191-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges - Sous la direction de GINESTET C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2012, Hors collection, 978-2-36170-036-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de la rubrique &amp;quot; Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Dalloz - Répertoire de Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 200 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Council Regulation (EC) No 4/2009 of 18 December 2008 on Jurisdiction, Applicable Law, Recognition and Enforcement of Decisions and Cooperation in Matters Relating to Maintenance Obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Developments in EU Private International Law - CAMPUZANO DIAZ (B.),CZEPELAK (M.), RODRIGUEZ BENOT (A.), RODRIGUEZ VASQUEZ (A.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia Ltd, p. 83-111, 2011, 9781780680002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorsorgevollmacht und Erwachsenenschutz, Französicher Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vorsorgevollmacht und Erwachsenenschutz in Europa: Beiträge zum europäischen Familienrecht - LÖHNIG (M.),SCHWAB (D.), HENRICH (D.), GOTTWALD (P.), KROPPENBERG (I.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 223-245, 2011, 9783769410891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restriction du champ de l'appel : les précieux enseignements du droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Serge Guinchard - Justices et droit du procès : du légalisme procédural à l'humanisme processuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 249-266, 2010, Etudes, mélanges, travaux, 978-2-247-08525-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure européenne de règlement des petits litiges - Comparaison avec les procédures civiles française et allemande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum "Jacques Isnard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions juridiques et techniques, p.133, 2009, 978-2-910326-69-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French report in European Family Law in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property Relations Between Spouses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 357, 2009, 9781780681528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve héréditaire, ordre public et autonomie de la volonté en droit français des successions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imperative Inheritance Law in a Late-Modern Society - Five Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 189-201, 2009, European Family Law - Volume 26, 978-9-05095-952-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carence du juge civil en droit allemand - Réflexions à partir de l'arrêt Sürmeli c/ Allemagne de la Cour européenne des droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du doyen Georges Wiederkehr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 293 et suiv., 2009, Études, mélanges, travaux, 9782247100132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtsregeln für nichteheliches Zusammenleben ? Französischer Bericht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtsregeln für nichteheliches Zusammenleben - KROPPENBERG(I.), SCHWAB (D.), HENRICH (D.), GOTTWALD (P.), SPICKHOFF (A.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 135, 2009, 9783769410532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Streit um die Abstammung, Länderbericht Frankreich », p. 93 et suiv.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streit um die Abstammung: Ein europäischer Vergleich / dir. Andreas Spickhoff, Dieter Schwab, Dieter Henrich et Peter Gottwald</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Band 11: Streit um die Abstammung, Gieseking, 412 p., 2007, 9783769410129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le titre exécutoire européen ou les possibles tensions entre jugement sans frontiers et procès équitable, p. 106-130 in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber amicorum. Mélanges en l’honneur de Mariel Revillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Defrénois, 348 p., 2007, 9782856231166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux juridictions suprêmes en Allemagne (Cour fédérale de Justice, Cour fédérale du Travail)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le club des juristes. 2014, p. 24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé. Rapport final pour la mission Droit et Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice; CNRS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport national français, en langue anglaise, dans le cadre du projet de recherche Regulating Dispute Resolution (dir. Prof. H. Unberath et F. Steffek).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] -. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Ferrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032318898</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">51761623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000044144795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des majeurs vulnérables en droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n°12, pp. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions in European Family Law: Towards a Common Core?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Law Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 17, pp. 7-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine pour avis, renvoi préjudiciel et autres mécanismes permettant à la Haute juridiction civile d'apporter une réponse diligente à des questions juridiques de principe - Comparaison franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de processo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Ano 49 (349), pp. 555-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familien- und Personenrecht (Mai 2023-Mai 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Heft 18, pp. 1432-1438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des décisions de justice en Allemagne - Des restrictions soumises à réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, supp. au n°7-8, pp. 17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der aktuelle Trend zur Förderung gütlicher Streitbeilegung in der französischen Ziviljustiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°28, pp. 3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Appel – Effets de l’appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familien- und Personenrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Heft 18, p. 1434-1440, pp. 1428-1433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gilles Cuniberti et Sara Migliorini, L'ordonnance européenne de saisie conservatoire des comptes bancaires, Commentaire du règlement UE no 655/2014, Belgique, France, Luxembourg - Bertrange, Legitech éd., 2021, ISBN : 978-2-919782-92-5, 531 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2022/03, p. XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03798679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das neue französische Bioethik-Gesetz Nr. 2021-1017 v. 2.8.2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp. 1422-1428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'office du juge : un regard renouvelé par la comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, pp. 501-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2020 bis 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 1438-1443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Reform der vorläufigen Vollstreckbarkeit in Zivilsachen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2020), p. 3-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport de la Commission de réflexion sur la Cour de cassation 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, p. 1536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Civil Justice during Corona Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septentrio reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°5, Civil Justice and Covid-19 (n° 5), p. 23-28. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7557/sr.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petithory Lanzmann gegen Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 351-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französisches Kassationsrecht im Umbruch, p. 93-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristische Studiengesellschaft Karlsruhe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Jahresband 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision de ses processus internes par la Cour de cassation. À propos du rapport du groupe de travail « Méthodes de travail de la Cour de cassation » (juin 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, act. 1027, pp. 1618-1622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des réformes de la procédure d’appel en matière civile et perspectives. À propos du rapport de l’IGJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, actualité 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s’adapter ? De l’avenir du procès civil : reddition ou résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Procedural Law = Revue internationale de droit processuel = Internationale Zeitschrift für Zivilprozessrecht = Revista Internacional de Derecho Procesal = Rivista Internazionale di Diritto Processuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp. 253-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuGHMR, 10.4.2019, Petithory Lanzmann gegen Frankreich. Anmerkung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Heft 5, p. 351-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des réformes de la procédure d’appel en matière civile et perspectives. À propos du rapport de l’IGJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Act. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familien- und Personenrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Heft 18, p. 1434-1440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et mutations en procédure civile comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Suppl. n° 3, p. 12-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unscharfe Konturen und Widersprüche in der französischen Rechtskraftlehre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, p. 29-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Französisches Familien- und Personenrecht 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heft 18, p. 1493-1497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s’adapter ? De l’avenir du procès civil : reddition ou résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Procedural Law = Revue internationale de droit processuel = Internationale Zeitschrift für Zivilprozessrecht = Revista Internacional de Derecho Procesal = Rivista Internazionale di Diritto Processuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vol. 9, n° 2, p. 253-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Ziviljustiz – eine Dauerbaustelle? – Kritische Überlegungen zur erneuten Reform des Zivilverfahrens und des Gerichtsverfassungsrechts (Gesetz Nr. 2019-222 v. 23.03.2019 de programmation 2018-2022 et de réforme pour la justice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2018), p. 25-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et contradictions dans la théorie française de l’autorité de chose jugée (traduit en langue japonaise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hōritsu ronsō = Meiji law review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 91 (vol. 1), p. 413-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feststellung des Kindschaftsverhältnisses bei Leihmutterkind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heft 11, p. 887-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familien- und Personenrecht 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honneur et devoir de juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Beatrice Stapf &amp;quot;Die Entwicklung der Rechtskraftlehre im französischen und spanischen Recht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°131, p. 533-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - HESS (Burkhard), BERGSTRÖM (Maria), STORSKRUBB (Eva) (eds). - EU Civil Justice, Current Issues and Future Outlook, Swedish Studies in European Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 04, pp.VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circuits différenciés au filtrage des pourvois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.1770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02215883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - DESHAYES (Béatrice), JACQUEMIN (Philippe) (dir.) - Good practice in civil judicial expertise in the European Union / Les bonnes pratiques de l'expertise judiciaire civile dans l'Union européenne. Towards an European expertise / Vers une expertise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02, RTDEur. 2017/2, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Deshayes (B.), Jacquemin (Ph.) (dir.). Good practice in civil judicial expertise in the European Union / Les bonnes pratiques de l’expertise judiciaire civile dans l’Union européenne. Towards an European expertise / Vers une expertise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RTD Eur. 2017/2, p. III-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décret du 24 mars 2017 portant diverses dispositions relatives à la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actualité n°400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nylund (Anna) et Krans (Bart) (eds). The European Union and National Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RTD Eur. 2017/2, p. VIII-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - NYLUND (Anna) et KRANS (Bart) (eds) . - The European Union and National Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02, pp.VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beträchtliche Neuigkeiten im französischen Familienrecht 2016/2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.456-1459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circuits différenciés au filtrage des pourvois – La tentation radicale de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 1770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Bohnet (F.), Guillaume (F.). Procédure civile, Exécution forcée, Droit international privé. 3e éd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/3, p. III - V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de cassation dans la loi de modernisation de la justice du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actualité n°1407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Avocat général bei der Cour de cassation und die richterliche Rechtsfortbildung in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabels Zeitschrift fur Auslandisches und Internationales Privatrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 288-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familien- und Personenrecht 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, p. 1525-1529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hess (B.), Bergström (M.), Storskrubb (E.) (eds). EU Civil Justice, Current Issues and Future Outlook, Swedish Studies in European Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/4, p. VI -IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOHNET (François), GUILLAUME (Florence). - Procédure civile, Exécution forcée, Droit international privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTDeur. 2016/3, p. III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le filtrage des recours devant les juridictions suprêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de processo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 231-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stumpf (C.), Kainer (F.), Baldus (Ch.) (dir.). Privatrecht, Wirtschaftsrecht, Verfassungsrecht, Privatinitiative und Gemeinwohlhorizonte in der europäischen Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RTD Eur. 2016/3, p. XI - XIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de STUMPF (Cordula), KAINER (Friedmann), BALDUS (Christian) (dir.), Privatrecht, Wirtschaftsrecht, Verfassungsrecht, Privatinitiative und Gemeinwohlhorizonte in der europäischen Integration, Festschrift Peter-Christian Müller-Graff zum 70. Geburtstag, Baden-Baden, Nomos, 2015, 1 615 p., ISBN 9783848720880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 2016/3, p. XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - KIESOW (Rainer Maria). - Conseiller le législateur. Les débats sur la fabrique de la loi en Allemagne (1860-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 01, RTDEur. 2015/1, p. X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code mondial de l’exécution et droit français des procédures civiles d’exécution – Convergences en vue d’une exécution à la fois effective et soucieuse des garanties fondamentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, p. 1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Kiesow (R. M.) Conseiller le législateur. Les débats sur la fabrique de la loi en Allemagne (1860-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 2015/2, p. X-XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stürner (M.), Gascon Inchausti (F.), Caponi (R.) (eds) New Trends In Access To Justice Under EU Directive 2013/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RTD Eur. 2015/2, p. XIV-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chance pour la France et le droit continental : la technique de cassation, vecteur particulièrement approprié au contrôle de conventionnalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Tony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p. 278-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé. Cas et procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier n°12, p. 12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - STÜRNER (Michael), GASCON INCHAUSTI (Fernando), CAPONI (Remo) (eds). - New Trends in Access to Justice under EU Directive 2013/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 02, RTDEur. 2015/2, p. XXIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offre de médiation en Europe. Morceaux choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue internationale de droit comparé, 67e année (1), p. 45-84. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2015.20475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Esplugues (C.) et Barona (S.) (eds), Global Perspectives on ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 2014/4, p. XIII-XIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - ESPLUGUES MOTA (C.), BARONA VILAR (S.) (eds). - Global Perspectives on ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, RTDEur. 2014/4, p. IX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18/2014, p. 1506-1508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;droit commun&amp;quot; du divorce en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, acte n°1165, p. 2050-2051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pascal Gilliaux, Droit(s) européen(s) à un procès équitable, Bruxelles, Bruylant, 2012, 1024 p., ISBN : 9782802736080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2013/2, p. XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve, débats et principe de loyauté dans le procès civil français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la famille et obligations alimentaires - Aperçu comparatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2013.20264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve (Refonte de la rubrique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile [Encyclopédie juridique Dalloz]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 275p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familienrecht 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°18, p. 1448-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur la Cour de cassation française et son contrôle en matière civile – Entre tradition et modernisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18-2013, p. 1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes alternatifs de résolution des différends en matière familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, p. 552 et suiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02262900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - MAGNUS (Ulrich) et MANKOWSKI (Peter) (dir.), Brussels I Regulation, European Commentaries on Private International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03, pp.XLIX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02261100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français et en droit allemand de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile. Confrontation des conceptions nationales en matière de règlement amiable des différends.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16/2011, p. 1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familienrecht 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (n°18), p. 1437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la procédure civile allemande sur la doctrine de Henri Motulsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dossier n°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la confrontation de la loi n° 91-650 du 9 juillet 1991 aux nouvelles exigences de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité sur le droit de la famille en France 2010-2011 : Aktuelles zum französischen Familienrecht 2010-2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18/2011, p. 1446-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aktuelles zum französischen Familienrecht 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure européenne de règlement des petits litiges, concurrente des procédures nationales? Comparaison avec les procédures française et allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konzentrationsgrundsatz in der Schiedsinstanz nach französischem Recht - Erstreckung der in der Zivilgerichtsbarkeit geltenden Prinzipien, Entscheidung der französischen Cour de cassation, Civ.1, 28. Mai 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Europäisches Privatrecht (ZeuP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2/2010, p. 401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente de l'appel civil en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Zivilprozess international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neueste Entwicklungen im französischen Familienrecht 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°18, p. 1539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation en droit comparé : les exemples allemand et autrichien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2-2009, p. 265. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ridc.2009.19858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklungen im französischen Familienrecht 2006-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für das gesamte Familienrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, p. 1499 et suiv</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction de payer européenne est arrivée ! Règlement CE n° 1896/2006 du 12 décembre 2006 du Parlement européen et du Conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du droit allemand pour penser la prétention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prétention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Goujon Bethan et M. Barba, Dec 2024, Université Jean Moulin Lyon III, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations conclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVè Congrès mondial de l'Union internationale des huissiers de justice (UIJH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIJH, May 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Règles modèles européennes ELI-UNIDROIT de procédure civile – De l’esprit à la lettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procédure civile française dans le miroir des Règles modèles ELI.UNIDROIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Jeuland, F. Ferrand (CREDIP-EDIEC), C. Chainais et X. Lagarde, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions in European Family Law : toward a Common Core ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Civil Law Studies, Louisiana State University, Feb 2024, Louisiana State university, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Trend zur Förderung gütlicher Streitbeilegung in der französischen Ziviljustiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ludwig Maximilian de Munich (LMU), Jul 2024, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique - La procédure civile française dans le miroir des Règles modèles ELI.UNIDROIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chanais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeuland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Jeuland, F. Ferrand, C. Chainais et X. Lagarde, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’importance et des défis de la confiance mutuelle dans la coopération judiciaire entre États membres de l’Union européenne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence tenue à l'Université d'Ovidius en coopération avec l'Union Internationale des Huissiers de Justice (UIHJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Constanta (Roumanie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les modèles de diffusion des décisions de justice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle jurisprudence à l'ère des données judiciaires ouvertes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de Cassation, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modération de la discussion sur le divorce, et présentation de l’évolution du droit des régimes matrimoniaux en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Principes de la CEFL en droit européen de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission on European Family Law, Jan 2023, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Perspectives comparatistes : les différentes facettes de la juridiction gracieuse en droit allemand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énigme du gracieux. Quel avenir pour la protection juridictionnelle ?, 12èmes Rencontres de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de table ronde &amp;quot;Le point de vue intérieur de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La codification du droit international privé français à l'heure européenne : analyses de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Pailler, Nov 2023, Lyon (Université Jean Moulin Lyon III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Existe-t-il un système de droit international privé de l’Union ? (</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDIP, dir. sc. Ludovic Pailler et Cyril Nourissat, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États généraux de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la table ronde : Actualité et avenir de la méthode comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDIEC - IDCEL, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moréteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de droit comparé Édouard Lambert, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modératrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remodelling Civil Justice in Challenging Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Procedural Law (IAPL), Sep 2020, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge civil à l’aune de la comparaison franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’office du juge, dire le droit pour résoudre un conflit – Cycle 2020 : Penser l’office du juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rules as a model for supranational and national legislators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop The ELI-UNIDROIT Model European Rules of Civil Procedure (Closing event of the 99th session of the UNIDROIT Governing Council)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIDROIT, Sep 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité : accroissement de la protection des droits fondamentaux ou affaiblissement de la loi ? L’exemple allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer la Cour de cassation. Le projet de réforme en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et mutations en procédure civile comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I et Paris II, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Appeals in Civil Matters – French Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appeals in Civil matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transversales 2019 – Comment sont motivées les décisions de justice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 (Faculté de droit/DCT), Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der fragwürdige Wille des französischen Kassationshofes zur Selbstreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La volonté contestable d’auto-réforme de la Cour de cassation : Journées en l’honneur du Professeur Bruno Rimmelspacher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilian-Universität, Oct 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances hypermodernes en procédure civile étrangère – Quel procès civil pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation des jugements et force obligatoire des précédents – Le pouvoir normatif de la jurisprudence, regard français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées franco-brésiliennes de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Streitgegenstand im französischen Recht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (L’objet du litige en procédure civile française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Keio, Oct 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geheimnisse und Widersprüche der Rechtskraftlehre im französischen Recht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (Mystères et contradictions de la théorie de l’autorité de la chose jugée en droit français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Meiji, Oct 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rechtskraft im französischen Zivilverfahrensrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en allemand (L’autorité de chose jugée en procédure civile française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Ludwig Maximilian, Jul 2017, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour de cassation : Cour suprême ? Participation à une table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Discussions autour de la réforme de la Cour de cassation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJML3 - EDP, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruxelles I, la notion d’ordre public d’un État membre et la Charte des droits fondamentaux (CJUE, 25 mai 2016, Rudolfs Meroni c/ Recoletos Ltd, aff. C-559/14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Des grands arrêts de la jurisprudence de l’Union européenne à quelques arrêts récents de la Cour de justice »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UJML3 - EDIEC, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité et la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Universitée Paris II et Société de législation comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La juridiction judiciaire suprême en droit comparé. Missions, filtrage, intensité du contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cour suprême, cour souveraine, cour globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Avocat général bei der Cour de cassation und die richterliche Rechtsfortbildung in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Max Planck Institut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence des tables rondes Système juridique de l’UE et rapports entre les juges et Droit pénal et droit des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La pratique du droit européen (UE) par le juge judiciaire. Analyses et discussions autour de cas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDIP - EDIEC, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Prospective de l’appel civil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d’ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La concurrence réglementaire, sociale et fiscale dans l’UE. Théorie et pratique(s) 19-20 nov. 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEE/CERCRID-ERDS/CERFF/CEFF, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel civil en droit français et en droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, 3e atelier de recherche franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL, en partenariat avec les Universités Jean Monnet de Saint-Étienne et Erlangen-Nuremberg (FAU), Mar 2015, Erlangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund. Die französische Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CJUE, Mar 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de l’appel au regard de la mission du juge d’appel. Entrée en matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Prospective de l’appel civil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDCEL - EDIEC, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’européanisation de la procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la procédure civile -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Normandie - Caen, Mar 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech Constitution and Civil Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque mondial de l’Association internationale de droit processuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supreme Courts, Access and Impact : The French Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sino-européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peking University, Apr 2014, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de Règles relatives à la litispendance et à l’autorité de chose jugée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELI/UNIDROIT Project European Rules of Civil Procedure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIDROIT, Nov 2014, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindeststandards im Zivilprozessrecht, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mindeststandards im Zivilprozess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Wiesbaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des analyses du rapport sur les causes de divorce et la procédure de divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " La rupture du mariage en droit comparé "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coopération CDF, IDCEL et 1ère chambre civile de la Cour de cassation, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Litigation in France : A New Cautious Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Multi-Party redress Mechanisms in Europe : Squeaking Mice?" / dir. V. Harsagy, C.H. van Rhee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique Pázmány Péter, Nov 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges - Colloque organisé par l'Université Toulouse I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité et les Cours de cassation. De l'autorité des arrêts à l'autorité des cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge de cassation en Europe - Colloque du Haut conseil des professions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Approach to the Globalisation and Harmonisation of Civil Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Litigatin in a Globalising World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotterdam, Jul 2010, Rotterdam, Netherlands. p. 335-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déjudiciarisation : les expériences étrangères entre incitations externes et politique juridique interne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La déjudiciarisation - Colloque organisé par l'Université d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Orléans, France. pp.P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois modèles et traditions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Internationale de Droit Judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Heidelberg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Begründung gerichtlicher Entscheidungen in Wissenschaft und Praxis, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Begründung von Gerichtsentscheidung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Brno, Nov 2010, Brno, Czech Republic. p. 71-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, modes amiables de résolution de différends (MARD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 37è éd., 2100 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 37è éd., 2063 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut de droit comparé Édouard Lambert dans le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moréteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de Législation Comparée, 288 p., 2022, Colloques : tome 52, 9782365171274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, MARD et arbitrage. 36e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1998 p., 2022, Précis : Droit privé, 9782247216864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile, 7e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1030 p., 2021, HyperCours : Droit privé, 9782247206513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratique de la procédure civile 2021/2022. Droit interne et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bandrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Guinchard (dir.). Dalloz, 2021, 2640 p., Dalloz Action, 9782247187485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel. Droit commun et droit comparé du procès équitable, 11e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Douchy-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1600 p., 2021, Précis : Droit privé, 9782247206643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich:Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019 / Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAU University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 383 p., 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit commun et spécial du procès civil, MARD et arbitrage - 35e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1884 p., 2020, 9782247199105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités brésiliennes du procès civil à l’épreuve du système français de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cadiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 182 p., 2019, Colloques : n° 38, 9782365170888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile, 6e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 960 p., 2019, HyperCours : Droit privé, 9782247188598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès, 10e édition (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1542 p., 2019, Précis : Droit privé, 9782247187966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property, Maintenance and Succession Rights of Couples in de facto Unions (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Velina Todorova)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 282 p., 2019, European Family Law : n° 46, 9781780687889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne, 34e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1801 p., 2018, Précis : Droit privé, 9782247178810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 9e éd. (avec S. Guinchard, C Chainais et ali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2017, Precis Dalloz, 9782247169443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercours Procédure civile - 5e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2017, Hypercours, 9782247169399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective de l'appel civil (avec B. Pireyre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 2016, 9782365170635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich (avec M. Cottin et M. Zwickel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenaer Wissenschaftliche Verlagsgesellschaft, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratique de la procédure civile 2017/2018. Droit interne et européen - 9e éd. (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2016, 9782247160624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne - 33e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2016, Précis Dalloz, 9782247162253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liber Amicorum Blanche Sousi. L’Europe bancaire, financière et monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue-Banque Edition. 2016, 9782863257906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé (avec H. Fulchiron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de législation comparée, 298 p., 2015, Droit comparé et européen n°19, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernisation organisationnelle de la justice civile en France et en Allemagne (avec M. Cottin et M. Zwickel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JWV Jenaer Wissenschaftliche Verlagsgesellschaft, 310 p., 2015, 9783938057230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé : Rapports nationaux (avec H. Fulchiron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 4e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2015, Hypercours, 9782247152056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 8e éd. (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2015, Précis Dalloz, 9782247150380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Pratique de la procédure civile 2014-2015 - 8e éd. (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, Rédaction des passages sur le droit de l’Union européenne, 2014, Dalloz Action, 9782247132324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile. Droit interne et droit de l'Union européenne - 32e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2014, Précis Dalloz, 9782247137374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel. Droit commun et droit comparé du procès équitable, 12e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guinchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loannis S. Delicostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Douchy-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1674 p., 2013, Précis : Droit privé, 9782247224210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 3e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 788 p., 2013, Hypercours, 9782247129836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property Relations Between Spouses (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Walter Pintens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 420 p., 2013, European Family Law : n° 33, 9781780681528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 7e éd. ( avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1512 p., 2013, Précis Dalloz, 9782247124817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - Droit interne et droit de l'Union européenne - 31e éd. (avec S. Guinchard, C. Chainais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1541 p., 2012, Précis Dalloz, 9782247120581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - 2e éd. (avec S. Guinchard et C. Chainais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 769 p., 2011, Hypercours, 9782247109418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Justice des Mineurs en Europe (avec Y. Favier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intersentia, 182 p., 2011, 9789400001060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 6e éd. ( avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1307 p., 2011, Précis Dalloz, 9782247105588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure civile - Droit interne et droit de l'Union européenne - 30e éd. (avec S. Guinchard, C Chanais et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1585 p., 2010, Précis Dalloz, 9782247090471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Pratique de la procédure civile 2009-2010 (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1575 p., 2009, Dalloz Action, 9782247079681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit processuel - Droits fondamentaux du procès - 5e éd (avec S. Guinchard et alii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 1307 p., 2009, Précis Dalloz, 9782247081813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law regarding Parental Responsibilities (avec Katharina Boele-Woelki, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny, Walter Pintens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 323 p., 2007, European Family Law : n° 16, 9789050954266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Divorce and Maintenance Between Former Spouses (avec Katharina Boele-Woelki, Walter Pintens, Cristina González-Beilfuss, Maarit Jänterä-Jareborg, Nigel Lowe, Dieter Martiny)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organising Committee of the Commission on European Family Law. Intersentia, 170 p., 2004, European Family Law : n° 7, 9789050954266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la partie 2 : The benefit of demonstrating trust : increased activities / Le bénéfice de la confiance : des activités accrues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gielen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’huissier de justice : le tiers de confiance – The Judicial Officer : the trusted third party, Actes du XXVe Congrès international de l’Union internationale des huissiers de justice (Rio de Janeiro - Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp. 389-403, 2024, 978-2-8027-7411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'honoraire de résultat de l'avocat outre-Rhin ou la fièvre réformatrice est-elle mauvaise conseillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Natalie Fricero. Procédure civile sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 704 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining the Past and the Future: Some Prospects from the French Cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Cassation and Supreme Courts (dir. : J. Nieva-Fenoll, T. Arruda Alvim et R. Cavani)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Direito Contemporãneo, 280 p., pp. 55-97, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Amiable composition » et « Préalable obligatoire (Allemagne) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des modes alternatifs de résolution des conflits (dir. V. Égéa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 582 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur – Quelle modernisation pour le procès civil en Allemagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Combet, Jonas Knetsch, Geneviève Pignarre, Stéphane Vernac et Matthieu Zolomian (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'un juriste. Mélanges en l'honneur de Marc Véricel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 427-451, Mare et Martin, 572 p., 2023, Liber Amicorum, 9782849346549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clarification rapide des questions juridiques de principe par la Cour fédérale de Justice allemand dans les contentieux de masse – Réflexions comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Loïc Cadiet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp. 563-579, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des divergences de jurisprudence au sein des Hautes juridictions. Pathologie, remèdes et sanctions à la lumière de la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Brenner, Charles Gijsbers et Maud Laroche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Philippe Théry. Les coutures du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2022, 500 p., 9782275109190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distinction between facts and law on cassation The evolution of the control exercised by the French Court of cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassation French and Greek Civil Procedural Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 1-61, Sakkoulas éd., 208 p., 2022, 9789606485206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französische Berufung in Zivilsachen – eine sehr gemischte Bilanz der jüngeren Reformen [L’appel civil en droit français – Un bilan très mitigé des réformes récentes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Althammer et C. Schärtl (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogmatik als Fundament für Forschung und Lehre. Festschrift für Herbert Roth zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 913-935, Mohr Siebeck, 1166 p., 2021, 9783161594441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel. Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, ass. plén., 27 avril 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02, commentaire n° 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 366-375, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El futuro del Tribunal de Casación francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jordi Nieva Fenoll et Renzo Cavani (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La casación hoy, cien años después de Calamandrei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 69-90, Marcial Pons, Proceso y Derecho, 220 p., 2021, 9788413812274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comparaison des justices civiles en France et en l’Allemagne – Et à la fin, c’est toujours l’Allemagne qui gagne (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Deumier, Olivier Gout, David Hiez, Ingrid Maria et André Prüm (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Pascal Ancel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 784-797 (940 p.), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807924765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJUE, 3e ch., 15 novembre 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11, commentaire n° 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 484-490, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Goesel-Le Bihan et Jeremy Heymann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Transversales de Lyon 2 – 2019. Comment sont motivées les décisions de justice ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Transversales de Lyon 2, Actes en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://transversales.org/edition-2019/actes-en-ligne/frederique-ferrand, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, gr. ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02, commentaire n° 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 382-389, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJUE, 3e ch., 4 septembre 2014, eco cosmetics GmbH & Co. KG c/ Virginie Laetitia Barbara Dupuy, et Raiffeisenbank St. Georgen reg. Gen. mbH c/ Tetyana Bonchyk, aff. jtes C-119/13 et C-120/13, comm. n° 112, conjoint avec commentaire de CJUE, 3e ch., 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12, comm. n° 102, avec commentaire de CJUE, 5e ch., 6 septembre 2018, Catlin Europe SE c/ O.K. Trans Praha spo. S r.o., aff. C-21/17, comm. n° 135, et avec commentaire de CJUE, 1re ch., 19 décembre 2019, Bondora AS c/ Carlos V. C. (C-453/18), XY (C-494/18), aff. C-453/18 et C-494/18, comm. n° 145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 544-571, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski, aff. C-7/98, commentaire n° 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Karpenschif et Cyril Nourissat (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l’Union européenne, 4e édition mise à jour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 312-323, PUF, 824 p., 2021, Thémis : Droit, 9782130829867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 and French Civil Justice – What Future for Civil Hearings? p. 83-92 in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bart Krans et Anna Nylund (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civil Courts Coping with Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleven International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 226 p., 2021, 9789462362048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Future of Civil Procedure – Should one adapt or resist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koichi Miki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, the Global Economy and other New Challenges for Civil Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-44, Intersentia, 520 p., 2021, 9781780689715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich : Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.1-2, 2020, 978-3-96147-284-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Robert et Hélène Surrel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le système européen de protection des droits de l’homme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 254 p., Anthemis, 2020, Droit et Justice : 119, 9782807206731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la thématique de l’atelier de recherche franco-allemand et présentation des points de départ des travaux en groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.15-20, 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kiara Neri (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie. Actes de la première Journée de l’EDIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-15, Équipe de droit international, européen et comparé, 96 p., 2020, Les Cahiers de l’EDIEC » [en ligne], n° 1. (http://ediec.univ-lyon3.fr/fileadmin/medias/Documents_EDIEC/Publications/Cahiers_de_l_EDIEC/L_utopie_Cahiers_EDIEC_01.pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la Cour de cassation française : réformer ou révolutionner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Benicke et Stefan Huber (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National, International, Transnational: Harmonischer Dreiklang im Recht. Festschrift für Herbert Kronke zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 1709-1722, Gieseking Verlag, 1874 p., 2020, 9783769412277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführung in die Thematik des deutsch-französischen Forschungsateliers und Vorstellung von Ausgangsthesen für die Diskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Digitalisierung des Zivilrechts und der Ziviljustiz in Deutschland und Frankreich : Tagungsband zum deutsch-französischen Forschungsatelier an der Friedrich-Alexander-Universität Erlangen-Nürnberg (FAU) von 11.03.2019 bis 14.03.2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.9-13, 2020, 978-3-96147-284-0. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25593/978-3-96147-284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Ferrand; Jonas Knetsch; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit civil et la justice civile à l’ère de la numérisation en France et en Allemagne : Actes de l’atelier de recherche franco-allemand à l’université Friedrich-Alexander Erlangen-Nürnberg (FAU) du 11 au 14 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAU University Press, pp.3-4, 2020, 978-3-96147-284-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité : accroissement de la protection des droits fondamentaux ou affaiblissement de la loi ? L’exemple allemand, p. 71 et suiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer la Cour de cassation – le projet de réforme en débat : Actes du colloque du 11 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Éditions, 129 p., 2019, Bibliothèque de l’Institut de Recherche Juridique de la Sorbonne – André Tunc : n° 106, 9782919211968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der fragdwürdige Wille des Kassationshofes zur Selbtsreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtsmittel im Zivilprozess. Hommage an Bruno Rimmelspacher / dir. B. Gsell et W. Hau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nomos, p. 47-62, 2019, 9783848759460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre exécutoire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire de procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Dalloz - Répertoire de Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfahrungen mit dem PACS in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Fankhauser et Andrea Büchler (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neunte Schweizer Familienrecht§Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 3-37, Stämpfli AG Verlag, 266 p., 2018, 9783727207525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances hypermodernes en procédure civile étrangère – Quel procès civil pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Flise et Emmanuel Jeuland (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les instruments procéduraux de régulation des flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Editions, p. 75-111, 2018, 9782919211845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Judicial Divorce in France – Progress or a Mess?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gillian Douglas, Mervyn Murch et Victoria Stephens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and National Perspectives on Child and Family Law. Essays in Honour of Nigel Lowe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 193-204, Intersentia, 360 p., 2018, 9781780686417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund – Die französische Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der europäische Gerichtsverbund. Die internationale Dimension des europäischen Zivilverfahrensrechts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 35-79, 2017, 9783769411720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Court of Cassation: On the Threshold of a Quiet Revolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supreme Courts in Transition in China and the West. Adjudication at the Service of Public Goals / C. H.van Rhee, Y. Fu (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 175-206, 2017, 9783319523446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski ( Kombach), aff. C-7/98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°62, p. 320-331, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. &amp;quot;Blanche Sousi, une pédagogue au service de l’idée européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue-Banque Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum Blanche Sousi. L’Europe bancaire, financière et monétaire / F. Ferrand (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-19, 2016, 9782863257906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 1re Ch., 19 déc. 2012, Krystina et Ewald Alder c/ Sabina Orlowska et Czeslaw Orlowski, aff. C-325/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°101, p. 497-502, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’évolution du lien d’instance d’appel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRJS éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du lien d’instance aux liens processuels 1975-2015. Actes des 6èmes rencontres de procédure civile/ L. Flise et E. Jeuland (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 93-121, 2016, 9782919211623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel civil en droit français et en droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich / La modernisation processuelle de la justice civile en France et en Allemagne. / dir. M. Cottin, F. Ferrand, M. Zwickel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, p. 213-248, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du colloque : aperçu sur la modernisation processuelle de la justice dans la perspective du droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Cottin; Frédérique Ferrand; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich = La modernisation processuelle de la justice civile en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, pp.267-272, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 9 déc. 2003, Erich Gasser Gmbh c/ MISAT Srl, aff. C-116/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°73, p. 378-383, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 4 sept. 2014, Eco cosmetics GmbH & Co. KG c/ Virginie Laetitia Barbara Dupuy et Raiffeisenbank St. Georgen reg. Gen. mbH c/ Tetyana Bonchyk, aff. jtes C-119/13 et C-120/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°94, p. 552-560, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 3e Ch., 15 nov. 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°99, p. 479-485, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergebnisse der Tagung : Modernisierung des Zivilprozesses aus rechtsvergleichender Perspektive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zwickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Cottin; Frédérique Ferrand; Martin Zwickel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die prozessuale Modernisierung der Ziviljustiz in Deutschland und Frankreich = La modernisation processuelle de la justice civile en France et en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, pp.261-266, 2016, 9783938057377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 27 avr. 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°77, p. 384-389, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Gde Ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°76, p. 396-403, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, 3e chambre, 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°106, p. 513-518, 2016, 9782130750116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appeals and Enforceability: The Effects of Appeal on Prospects for Immediate Enforcement – What does it mean for the Effectiveness of Legal Protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift Dagmar Coester-Waltjen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 997‐1013, 2015, 9783769411478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindeststandards im französischen Zivilprozessrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mindeststandards im europäischen Zivilprozessrecht / M. Weller, P. Althammer (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 31‐82, 2015, 9783161542695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procédures de divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 71‐92, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’enfant dans la procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 99‐110, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La juridiction judiciaire suprême en droit comparé. Missions, filtrage, intensité du contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès au juge de cassation / G. Drago, B. Fauvarque‐Cosson, M. Goré (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 147‐218, 2015, 9782365170505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions entre époux relatives aux effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H. Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 113‐136, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport français sur les relations informelles (Informal relationship) en droit de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Francoz Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781780683232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé / F. Ferrand, H.Fulchiron (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, p. 13‐42, 2015, 9782365170451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge en droit français et en droit allemand. Considérations comparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die organisatorische Modernisierung der Ziviljustiz in Deutschland und Frankreich / La modernisation organisationnelle de la justice civile en France et en Allemagne. Tagungsband zum deutsch-französischen Forschungsatelier / Actes de l’atelier de recherche franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jenaer Wissenschaftliche Verlagsgesellschaft, p. 165-194, 2015, 9783938057230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Litigation in France: A New Cautious Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multy-Party redress Mechanisms in Europe : Squeaking Mice? - V. Harsagy/C.H. van Rhee (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 127-152, 2014, 9781780682778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire Dalloz de procédure civile - Encyclopédie Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 275 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CEFL Principles of European Family Law Regarding Property Relations between Spouses, Community of Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Law and Culture in Europe. Developments, Challenges and Opportunities / N. Dethloff, K. Boele-Woelki (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 37-61, 2014, 9781780681597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 27 avr. 2004, Gregory Paul Turner c/ Felix Fareed Ismail Grovit e.a., aff. C-159/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°72, p. 342-346, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 3e Ch., 15 nov. 2012, Gothaer Allgemeine Versicherung AG e.a. c/ Samskip GmbH, aff. C-456/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°95, p. 424-429, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. de CJCE, 28 mars 2000, Dieter Krombach c/ André Bamberski ( Kombach), aff. C-7/98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°61, p. 289-294, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerichtsaufbau und Zugang zu Rechtsmitteln in Zivilsachen in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Dieter Martiny zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 1071-1093, 2014, 9783161532580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Ass. plén., 9 déc. 2003, Erich Gasser Gmbh c/ MISAT Srl, aff. C-116/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°71, p. 338-342, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, 3e chambre, 13 juin 2013, Golbet Sportwetten c/ Massimo Sperindeo, aff. C-144/12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°101, p. 445-449, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lis pendens and Res Judicata. From National Law to a Possible European Harmonization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Peter Gottwald zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beck, p. 144-158, 2014, 9783406657443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJCE, Gde Ch., 1er mars 2005, Andrew Owusu c/ N. B. Jackson e.a., aff. C-281/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°74, p. 352-357, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comm. CJUE, 1re Ch., 19 déc. 2012, Krystina et Ewald Alder c/ Sabina Orlowska et Czeslaw Orlowski, aff. C-325/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands arrêts de la jurisprudence de l'Union européenne - 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Commentaire n°97, p. 435-439, 2014, 9782130633464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois modèles et traditions nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedural Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 69-196, 2014, 9783769411256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne au procès pénal en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations de la justice pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 151-171, 2014, 9782247137411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Einfluss des deutschen Zivilverfahrensrechts auf Henri Motulsksy Lehre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift für Rolf Stürner zum 70. Geburtstag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, p. 1485-1506, 2013, Internationales, Europäisches und ausländisches Recht., 9783161526817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Dispute Resolution in France - Evolutions and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating Dispute Resolution - Felix Steffek and Hannes Unberath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hart Publishing, p. 175-209, 2013, 9781849462587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindesrecht und Elternkonflikt, Französischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bielefeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kindesrecht und Elternkonflikt - LÖHNIG (M.), SCHWAB (D.), HENRICH (D.), GOTTWALD (P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, Rapport sur la France, 2013, 9783769411195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführung in das französische Recht, 4ème éd., (rédaction du chapitre sur la justice civile, Zivilrechtspflege)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Einführung in das französische Recht, 4ème éd.-Sonnenberger/Classen (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutscher Fachverlag, rédaction du chapitre sur la justice civile, Zivilrechtspflege, 65 p., 2012, 9783800515066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confronting the Frontiers of Family and Succession Law. Liber Amicorum Walter Pintens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2012, 9781780680767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Action Procédure civile, édition 2012/2013, (rédaction de tous les passages de droit européen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz action Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rédaction de tous les passages de droit européen, 2012, 978-2247103966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transposition en droit français et en droit allemand de la directive n° 2008/52/CE du 21 mai 2008 relative à certains aspects de la médiation en matière civile. Considérations comparatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Camille Jauffret‐Spinosi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.P., 2012, Etudes, mélanges, travaux, 978-2-247-12191-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des juges - Sous la direction de GINESTET C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2012, Hors collection, 978-2-36170-036-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de la rubrique &amp;quot; Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Dalloz - Répertoire de Procédure civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 200 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Council Regulation (EC) No 4/2009 of 18 December 2008 on Jurisdiction, Applicable Law, Recognition and Enforcement of Decisions and Cooperation in Matters Relating to Maintenance Obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Developments in EU Private International Law - CAMPUZANO DIAZ (B.),CZEPELAK (M.), RODRIGUEZ BENOT (A.), RODRIGUEZ VASQUEZ (A.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia Ltd, p. 83-111, 2011, 9781780680002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorsorgevollmacht und Erwachsenenschutz, Französicher Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vorsorgevollmacht und Erwachsenenschutz in Europa: Beiträge zum europäischen Familienrecht - LÖHNIG (M.),SCHWAB (D.), HENRICH (D.), GOTTWALD (P.), KROPPENBERG (I.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 223-245, 2011, 9783769410891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restriction du champ de l'appel : les précieux enseignements du droit allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Serge Guinchard - Justices et droit du procès : du légalisme procédural à l'humanisme processuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 249-266, 2010, Etudes, mélanges, travaux, 978-2-247-08525-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure européenne de règlement des petits litiges - Comparaison avec les procédures civiles française et allemande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum "Jacques Isnard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions juridiques et techniques, p.133, 2009, 978-2-910326-69-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French report in European Family Law in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of European Family Law Regarding Property Relations Between Spouses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 357, 2009, 9781780681528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve héréditaire, ordre public et autonomie de la volonté en droit français des successions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imperative Inheritance Law in a Late-Modern Society - Five Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, p. 189-201, 2009, European Family Law - Volume 26, 978-9-05095-952-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carence du juge civil en droit allemand - Réflexions à partir de l'arrêt Sürmeli c/ Allemagne de la Cour européenne des droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du doyen Georges Wiederkehr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 293 et suiv., 2009, Études, mélanges, travaux, 9782247100132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtsregeln für nichteheliches Zusammenleben ? Französischer Bericht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtsregeln für nichteheliches Zusammenleben - KROPPENBERG(I.), SCHWAB (D.), HENRICH (D.), GOTTWALD (P.), SPICKHOFF (A.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gieseking, p. 135, 2009, 9783769410532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Streit um die Abstammung, Länderbericht Frankreich », p. 93 et suiv.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streit um die Abstammung: Ein europäischer Vergleich / dir. Andreas Spickhoff, Dieter Schwab, Dieter Henrich et Peter Gottwald</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Band 11: Streit um die Abstammung, Gieseking, 412 p., 2007, 9783769410129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le titre exécutoire européen ou les possibles tensions entre jugement sans frontiers et procès équitable, p. 106-130 in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber amicorum. Mélanges en l’honneur de Mariel Revillard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Defrénois, 348 p., 2007, 9782856231166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux juridictions suprêmes en Allemagne (Cour fédérale de Justice, Cour fédérale du Travail)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Le club des juristes. 2014, p. 24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du mariage en droit comparé. Rapport final pour la mission Droit et Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Justice; CNRS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport national français, en langue anglaise, dans le cadre du projet de recherche Regulating Dispute Resolution (dir. Prof. H. Unberath et F. Steffek).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] -. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAAB533F"/>
+    <w:nsid w:val="2C335C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-ferrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032318898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51761623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044144795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04954779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02554791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7557/sr.2020.5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02434358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02940041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02100824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02296493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02075947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Francoz Terminal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01725856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01725848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2015.20475" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2013.20264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2009.19858" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagarde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mor&#233;teau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02052889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014446v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992843v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014492v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01166299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01166304v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02016417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159609v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chainais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04001802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03908473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bandrac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bl&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bolard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03313228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104694v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Douchy-Oudot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Knetsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opus4.kobv.de/opus4-fau/frontdoor/index/index/docId/13356" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25593/978-3-96147-284-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02960824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/procedure-civile-23.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763697v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04017086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879988v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879983v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879971v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578934v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849633v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850353v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012093v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03579249v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03261381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03158538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/melanges-en-l-honneur-de-pascal-ancel-2021-9782807924765.html" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transversales.org/edition-2019/actes-en-ligne/frederique-ferrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337623v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03198273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boeken.rechtsgebieden.boomportaal.nl/publicaties/9789462362048#5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485608v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088245v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02945050v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088246v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265322v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02078522v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992076v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559478v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733515v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559492v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014268v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733591v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559482v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559485v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559494v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325388v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325377v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02072309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149523v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159996v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155259v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155255v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158614v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159162v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155258v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159166v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159173v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159639v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879882v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159621v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879717v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879716v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879710v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879696v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879647v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879953v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879956v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879941v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879947v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087704v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087693v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159625v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-ferrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032318898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51761623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000044144795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04954779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02554791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7557/sr.2020.5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02434358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02940041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02100824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02296493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02508293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02075947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Francoz Terminal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01725856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01725848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01735926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01731527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2015.20475" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2013.20264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159652v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00920820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2009.19858" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagarde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03514527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mor&#233;teau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02052889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014446v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992843v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01166299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01166304v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993017v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01993068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02016417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159609v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chainais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04001802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03908473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03313228v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bandrac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bl&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bolard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104694v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Douchy-Oudot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Knetsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zwickel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opus4.kobv.de/opus4-fau/frontdoor/index/index/docId/13356" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25593/978-3-96147-284-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02960824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/procedure-civile-23.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01763915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04017086v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879988v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879983v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879971v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02371646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578934v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849633v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850353v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012093v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03579249v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03261381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03277335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03158538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/melanges-en-l-honneur-de-pascal-ancel-2021-9782807924765.html" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transversales.org/edition-2019/actes-en-ligne/frederique-ferrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337623v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03337613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03198273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boeken.rechtsgebieden.boomportaal.nl/publicaties/9789462362048#5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03485608v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02889874v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088245v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02943523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02945050v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02520919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088246v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02366174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02265322v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02078522v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01992076v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559478v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01732728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559492v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01567618v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733515v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559481v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014268v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01733591v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559482v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559485v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01559494v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325388v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325375v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325377v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325393v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325379v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02072309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01325373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149523v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159996v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155259v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02014417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159170v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01158614v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155255v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159162v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01160074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155258v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159166v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159173v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159639v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879882v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159613v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879717v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879716v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879710v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879696v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879647v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879953v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879956v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879941v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879947v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087704v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03087693v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159625v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>