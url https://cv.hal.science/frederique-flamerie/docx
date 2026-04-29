--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -834,329 +834,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the impact of noise pollution on biodiversity: a systematic map</w:t>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vertebrates in temperate ecosystems? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sordello</w:t>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Ratel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Flamerie de Lachapelle</w:t>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Léger</w:t>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dambry</w:t>
+                <w:t xml:space="preserve">Vital Azambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9, pp.20. </w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-020-00202-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-020-00196-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948589v1</w:t>
+                <w:t xml:space="preserve">hal-02861509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vertebrates in temperate ecosystems? A systematic review</w:t>
+                <w:t xml:space="preserve">Evidence of the impact of noise pollution on biodiversity: a systematic map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Villemey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+                <w:t xml:space="preserve">Ophélie Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Flamerie de Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Clément Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vital Azambourg</w:t>
+                <w:t xml:space="preserve">Alexis Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9, pp.13. </w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-020-00196-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-020-00202-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861509v1</w:t>
+                <w:t xml:space="preserve">hal-02948589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the environmental impact of noise pollution on biodiversity: a systematic map protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Flamerie de Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1229,51 +1229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for insects in temperate landscapes? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1281,51 +1281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (1), pp.5. </w:t>
@@ -1540,51 +1540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1671,64 +1671,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COHNECS-IT Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity and in which context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,103 +1828,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COHNECS-IT : que sait-on du rôle d’habitat et de corridor des dépendances d’infrastructures de transport ? Retour sur trois revues systématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Fack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sordello</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -2204,250 +2204,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivité longitudinale et potentiel d'Habitat des dépendances vertes en fonction de leur Nature, des Espèces et du Contexte : une revue Systématique sur les Infrastructures de Transport</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+                <w:t xml:space="preserve">Enquête sur la gestion des données de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Flamerie de Lachapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Bordeaux. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04268786v1</w:t>
+                <w:t xml:space="preserve">hal-04906507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la gestion des données de recherche</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Université de Bordeaux. 2019</w:t>
+                <w:t xml:space="preserve">Connectivité longitudinale et potentiel d'Habitat des dépendances vertes en fonction de leur Nature, des Espèces et du Contexte : une revue Systématique sur les Infrastructures de Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vargac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906507v1</w:t>
+                <w:t xml:space="preserve">mnhn-04268786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils méthodologiques pour la réalisation d'une revue systématique à travers l'expérience de COHNECS-IT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2844,51 +2844,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9AADCA7"/>
+    <w:nsid w:val="FDC93990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2992,51 +2992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="95DCB535"/>
+    <w:nsid w:val="74BFFB39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3140,51 +3140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FC2F9A3F"/>
+    <w:nsid w:val="5B4D9A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3377,51 +3377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-flamerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6014-0134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078846889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-5850-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zotero.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.zotero-fr.org/a_propos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openbadgefactory.com/v1/assertion/a3fb3026f17e391209713edb6ca95d2394c218fe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coursera.org/account/accomplishments/verify/UFVHHMPBNT3W" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coursera.org/account/accomplishments/verify/SGHCPKGJSZW8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ratel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dambry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00202-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0146-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glanville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal R. Haddaway" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bayliss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bethel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-017-0099-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beyney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbrel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drevet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00732353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touitou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falavard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaubertie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grolimund" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-flamerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6014-0134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078846889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-5850-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zotero.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.zotero-fr.org/a_propos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openbadgefactory.com/v1/assertion/a3fb3026f17e391209713edb6ca95d2394c218fe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coursera.org/account/accomplishments/verify/UFVHHMPBNT3W" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coursera.org/account/accomplishments/verify/SGHCPKGJSZW8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ratel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dambry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00202-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-019-0146-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glanville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal R. Haddaway" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bayliss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bethel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-017-0099-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gravier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beyney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbrel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drevet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00732353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touitou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falavard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaubertie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grolimund" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>