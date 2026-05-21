--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -2844,51 +2844,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDC93990"/>
+    <w:nsid w:val="40A313D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2992,51 +2992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74BFFB39"/>
+    <w:nsid w:val="B61F9595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3140,51 +3140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B4D9A63"/>
+    <w:nsid w:val="1326E9E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>