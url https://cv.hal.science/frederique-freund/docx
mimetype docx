--- v0 (2026-03-05)
+++ v1 (2026-05-19)
@@ -815,1043 +815,1112 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChatGPT, un agent d'évaluation formative (et ses limites)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éveiller à l’éveil à la diversité linguistique et culturelle : retour d’expérience en formation initiale de professeur·es des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluations en contexte IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Plurilingue et pluriculturel : enjeux en didactique des langues et au-delà »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Apr 2026, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025960v1</w:t>
+                <w:t xml:space="preserve">hal-05591346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que font les apprenants quand on les invite à sortir du cadre dans une formation hybride en langues ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barrois</w:t>
+                <w:t xml:space="preserve">ChatGPT, un agent d'évaluation formative (et ses limites)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Felce</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elke Nissen</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Ranacles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Evaluations en contexte IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04837627v1</w:t>
+                <w:t xml:space="preserve">hal-05025960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blended Collaborative Writing in English for Specific Purposes: learners’ practices and L2 learning potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDAA, Université Sorbonne Nouvelle, Jun 2024, Paris, France. https://ardaa2024.sciencesconf.org/resource/page/id/7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer des compétences de production écrite en anglais de spécialité dans une formation hybride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que font les apprenants quand on les invite à sortir du cadre dans une formation hybride en langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’APLIUT « L’approche par compétences en langues de spécialité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Périgueux, Jun 2023, Périgueux, France. https://apliut2023.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">Congrès Ranacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658130v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04837627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and evaluating a blended language scenario in English for specific purposes</w:t>
+                <w:t xml:space="preserve">Développer des compétences de production écrite en anglais de spécialité dans une formation hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Congreso Internacional de Lenguas Lingüística y Traducción</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional Autónoma de Mexico, Jul 2023, Mexico City, Mexico. https://eventos.enallt.unam.mx/cillt/</w:t>
+              <w:t xml:space="preserve">Congrès de l’APLIUT « L’approche par compétences en langues de spécialité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Périgueux, Jun 2023, Périgueux, France. https://apliut2023.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658114v1</w:t>
+                <w:t xml:space="preserve">hal-04658130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénariser une formation hybride pour développer la compétence de production d'écrits spécialisés en anglais pour la psychologie : cohérence, articulation des modes et soutien de l'autonomie</w:t>
+                <w:t xml:space="preserve">Designing and evaluating a blended language scenario in English for specific purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Constructions de la compétence en langues de spécialité dans les domaines ALSHS »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Université Jean Moulin Lyon 3, France</w:t>
+              <w:t xml:space="preserve">III Congreso Internacional de Lenguas Lingüística y Traducción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional Autónoma de Mexico, Jul 2023, Mexico City, Mexico. https://eventos.enallt.unam.mx/cillt/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659797v1</w:t>
+                <w:t xml:space="preserve">hal-04658114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénariser une formation hybride pour développer la compétence de production d’écrits spécialisés en anglais pour la psychologie</w:t>
+                <w:t xml:space="preserve">Scénariser une formation hybride pour développer la compétence de production d'écrits spécialisés en anglais pour la psychologie : cohérence, articulation des modes et soutien de l'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Technologies, Enseignements, Dispositifs (TED), laboratoire LIDILEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Constructions de la compétence en langues de spécialité dans les domaines ALSHS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Université Jean Moulin Lyon 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659804v1</w:t>
+                <w:t xml:space="preserve">hal-04659797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique de la formation hybride en langues : méthodes de recherche pour comprendre et agir</w:t>
+                <w:t xml:space="preserve">Scénariser une formation hybride pour développer la compétence de production d’écrits spécialisés en anglais pour la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études doctorales « Enjeux épistémologiques et méthodologiques de la recherche en SHS », laboratoire LLSETI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Université Savoie Mont Blanc, France</w:t>
+              <w:t xml:space="preserve">Séminaire Technologies, Enseignements, Dispositifs (TED), laboratoire LIDILEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659809v1</w:t>
+                <w:t xml:space="preserve">hal-04659804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche didactique de l’anglais de la psychologie pour l’appropriation de l’écrit scientifique spécialisé</w:t>
+                <w:t xml:space="preserve">Didactique de la formation hybride en langues : méthodes de recherche pour comprendre et agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Approche(s) de l’anglais de spécialité de la psychologie et de la philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Linda Terrier (MCF) et Professeur Henri LePrieult, Laboratoire Cultures Anglo-saxonnes (EA 801) – Axe 1, Université Toulouse – Jean Jaurès, Jan 2017, Université Toulouse-Jean Jaurès, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’études doctorales « Enjeux épistémologiques et méthodologiques de la recherche en SHS », laboratoire LLSETI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Université Savoie Mont Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940564v1</w:t>
+                <w:t xml:space="preserve">hal-04659809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des besoins en anglais pour la psychologie et implications didactiques pour la scénarisation d'une formation hybride</w:t>
+                <w:t xml:space="preserve">Approche didactique de l’anglais de la psychologie pour l’appropriation de l’écrit scientifique spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Doctorales du GERAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Mar 2016, Paris, France. https://www.univ-paris8.fr/37eme-colloque-du-GERAS</w:t>
+              <w:t xml:space="preserve">Journée d’étude Approche(s) de l’anglais de spécialité de la psychologie et de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linda Terrier (MCF) et Professeur Henri LePrieult, Laboratoire Cultures Anglo-saxonnes (EA 801) – Axe 1, Université Toulouse – Jean Jaurès, Jan 2017, Université Toulouse-Jean Jaurès, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658246v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarisation dans une formation hybride pour l’apprentissage de la rédaction collaborative en anglais de spécialité : réingénierie et méthode de recherche</w:t>
+                <w:t xml:space="preserve">Analyse des besoins en anglais pour la psychologie et implications didactiques pour la scénarisation d'une formation hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Technologies, Enseignements, Dispositifs (TED), laboratoire LIDILEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres Doctorales du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Mar 2016, Paris, France. https://www.univ-paris8.fr/37eme-colloque-du-GERAS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659815v1</w:t>
+                <w:t xml:space="preserve">hal-04658246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle scénarisation dans une formation hybride pour l’apprentissage de la rédaction collaborative en anglais de spécialité ?</w:t>
+                <w:t xml:space="preserve">Scénarisation dans une formation hybride pour l’apprentissage de la rédaction collaborative en anglais de spécialité : réingénierie et méthode de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Technologies, Enseignements, Dispositifs (TED), laboratoire LIDILEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659821v1</w:t>
+                <w:t xml:space="preserve">hal-04659815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle scénarisation dans une formation hybride pour l’apprentissage de la rédaction collaborative en anglais de spécialité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Technologies, Enseignements, Dispositifs (TED), laboratoire LIDILEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pedagogical relationship in a blended learning environment. An experienced teacher’s strategies to develop students’ autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCALL Teacher Education SIG International Workshop ‘Multiple Sites for Language Learning: Educating the New Generation of CALL Practitioners’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1861,51 +1930,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et didactique des langues et des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1947,51 +2016,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28 (1), https://journals-openedition-org.ezproxy.univ-paris3.fr/alsic/, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2001,100 +2070,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarisation d'une formation hybride en anglais pour spécialistes de psychologie dans le secteur LANSAD : focus sur la production écrite collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022GRALL024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04021515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2104,105 +2173,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et effets d'une démarche autonomisante dans un dispositif hybride d'apprentissage de l'anglais pour spécialistes d'autres disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Freund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01065730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2349,51 +2418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miriadi.net/sites/default/files/ic2014_definitivo_2018_dic_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fxn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FGL46H6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04021515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALL024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01065730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.miriadi.net/sites/default/files/ic2014_definitivo_2018_dic_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fxn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FGL46H6G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04021515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALL024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01065730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>