--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1799,550 +1799,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Postreconstruction Harmonization Method for Multicenter Radiomic Studies in PET</w:t>
+                <w:t xml:space="preserve">Validation of a method to compensate multicenter effects affecting CT radiomic features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Boughdad</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irene Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401365v1</w:t>
+                <w:t xml:space="preserve">hal-01953538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcutaneous Laryngeal Ultrasonography for Laryngeal Immobility Diagnosis in Patients with Voice Disorders After Thyroid/Parathyroid Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voxel-Based Statistical Analysis of 3D Immunostained Tissue Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Lazard</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Bergeret-Cassagne</w:t>
+                <w:t xml:space="preserve">Anne-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Lefort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Russ</w:t>
+                <w:t xml:space="preserve">Florent Letronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00268-017-4428-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733157v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel-Based Statistical Analysis of 3D Immunostained Tissue Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcutaneous Laryngeal Ultrasonography for Laryngeal Immobility Diagnosis in Patients with Voice Disorders After Thyroid/Parathyroid Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Bergeret-Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vandenberghe</w:t>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Letronne</w:t>
+                <w:t xml:space="preserve">Gilles Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00754⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (7), pp.2102-2108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00268-017-4428-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155742v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a method to compensate multicenter effects affecting CT radiomic features</w:t>
+                <w:t xml:space="preserve">A Postreconstruction Harmonization Method for Multicenter Radiomic Studies in PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boughdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Stalla-Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (8), pp.1321-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.117.199935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953538v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFEx: A Freeware for Radiomic Feature Calculation in Multimodality Imaging to Accelerate Advances in the Characterization of Tumor Heterogeneity</w:t>
               </w:r>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boughdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,291 +2711,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonographic Dynamic Description of the Laryngeal Tract: Definition of Quantitative Measures to Characterize Vocal Fold Motion and Estimation of Their Normal Values</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Recirculation in Dynamic Contrast-Enhanced Ultrasound: A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Hachi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lori Bridal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pellot-Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7863/ultra.16.05014⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (4), pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733442v1</w:t>
+                <w:t xml:space="preserve">hal-03893770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Recirculation in Dynamic Contrast-Enhanced Ultrasound: A Simulation Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Pellot-Barakat</w:t>
+                <w:t xml:space="preserve">Sonographic Dynamic Description of the Laryngeal Tract: Definition of Quantitative Measures to Characterize Vocal Fold Motion and Estimation of Their Normal Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Bergeret-Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Frouin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siham Hachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (4), pp.179-189. </w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (5), pp.1037-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2017.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7863/ultra.16.05014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893770v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of tumor perfusion using dynamic contrast-enhanced ultrasound: impact of mathematical modeling</w:t>
               </w:r>
@@ -3109,399 +3109,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RITS Conference: A Major Event of Biomedical Engineering in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Assessment of Shear Wave Elastography Quality and Measurement Reliability in the Liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pellot-Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, IRBM - Special Issue RITS 2015, 36 (6), pp.315-316. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.936-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01233992v1</w:t>
+                <w:t xml:space="preserve">hal-03733891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Assessment of Shear Wave Elastography Quality and Measurement Reliability in the Liver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Estimation of Cardiac Function Parameters Using a Combination of Independent Automated Segmentation Results in Cardiovascular Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Chami</w:t>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Labit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2014.11.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733891v1</w:t>
+                <w:t xml:space="preserve">hal-01235953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Estimation of Cardiac Function Parameters Using a Combination of Independent Automated Segmentation Results in Cardiovascular Magnetic Resonance Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">The RITS Conference: A Major Event of Biomedical Engineering in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irene Buvat</w:t>
+                <w:t xml:space="preserve">Véronique Migonney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Casta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135715. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, IRBM - Special Issue RITS 2015, 36 (6), pp.315-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235953v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01233992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient strategy based on an individualized selection of registration methods. Application to the coregistration of MR and SPECT images in neuro-oncology</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacchella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Roullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike-Ely Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,77 +3634,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of recurrent nerve paralysis: Development of a Computer Aided Diagnosis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike-Ely Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Bergeret-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearts and minds: linking vascular rigidity and aerobic fitness with cognitive aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Joëlle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mekary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3928,51 +3928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4029,4117 +4029,3849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient strategy based on an individualized selection of registration methods. Application to the coregistration of MR and SPECT images in neuro-oncology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+                <w:t xml:space="preserve">Numerical modeling of arterial pulse wave propagation to characterize aortic hemodynamic: Validation using magnetic resonance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bollache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Redheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/22/6997⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.86-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569661v1</w:t>
+                <w:t xml:space="preserve">hal-03771591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient strategy based on an individualized selection of registration methods. Application to the coregistration of MR and SPECT images in neuro-oncology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+                <w:t xml:space="preserve">Comparison of various methods for quantitative evaluation of myocardial infarct volume from magnetic resonance delayed enhancement data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/22/6997⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 167 (3), pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2012.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734038v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of arterial pulse wave propagation to characterize aortic hemodynamic: Validation using magnetic resonance data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Mousseaux</w:t>
+                <w:t xml:space="preserve">Methodology for Jointly Assessing Myocardial Infarct Extent and Regional Contraction in 3-D CMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pellot-Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Constantinides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Berbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (9), pp.2650-2659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2205925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03771591v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various methods for quantitative evaluation of myocardial infarct volume from magnetic resonance delayed enhancement data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Correlation and agreement between contrast-enhanced ultrasonography and perfusion computed tomography for assessment of liver metastases from endocrine tumors: normalization enhances correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Bridal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (6), pp.953--961</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02641342v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation and agreement between contrast-enhanced ultrasonography and perfusion computed tomography for assessment of liver metastases from endocrine tumors: normalization enhances correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Frouin</w:t>
+                <w:t xml:space="preserve">Nonsupervised Ranking of Different Segmentation Approaches: Application to the Estimation of the Left Ventricular Ejection Fraction From Cardiac Cine MRI Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (8), pp.1651-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2012.2201737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918702v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Jointly Assessing Myocardial Infarct Extent and Regional Contraction in 3-D CMRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lefort</w:t>
+                <w:t xml:space="preserve">Evaluation of an edge-based registration method: application to magnetic resonance first-pass myocardial perfusion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Toledano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2205925⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (6), pp.853-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142254v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsupervised Ranking of Different Segmentation Approaches: Application to the Estimation of the Left Ventricular Ejection Fraction From Cardiac Cine MRI Sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Casta</w:t>
+                <w:t xml:space="preserve">Consistency of aortic distensibility and pulse wave velocity estimates with respect to the Bramwell-Hill theoretical model: a cardiovascular magnetic resonance study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2012.2201737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-13-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726197v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an edge-based registration method: application to magnetic resonance first-pass myocardial perfusion data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grenier</w:t>
+                <w:t xml:space="preserve">Impact of 7-Ketocholesterol and Very Long Chain Fatty Acids on Oligodendrocyte Lipid Membrane Organization: Evaluation Via LAURDAN and FAMIS Spectral Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauhamad Baarine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79A (4), pp.293 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.21017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.02.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02641683v1</w:t>
+                <w:t xml:space="preserve">hal-02652769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of aortic distensibility and pulse wave velocity estimates with respect to the Bramwell-Hill theoretical model: a cardiovascular magnetic resonance study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain de Cesare</w:t>
+                <w:t xml:space="preserve">An automatic respiratory gating method for the improvement of microcirculation evaluation: application to contrast-enhanced ultrasound studies of focal liver lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lucidarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pellot-Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1532-429X-13-11⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (16), pp.5153-5165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/16/005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00668203v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic respiratory gating method for the improvement of microcirculation evaluation: application to contrast-enhanced ultrasound studies of focal liver lesions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pellot-Barakat</w:t>
+                <w:t xml:space="preserve">Automated estimation of aortic strain from steady-state free-precession and phase contrast MR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Taviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/16/005⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (4), pp.986-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648927v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 7-Ketocholesterol and Very Long Chain Fatty Acids on Oligodendrocyte Lipid Membrane Organization: Evaluation Via LAURDAN and FAMIS Spectral Image Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated segmentation of the aorta from phase contrast MR images: Validation against expert tracing in healthy volunteers and in patients with a dilated aorta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dauphin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+                <w:t xml:space="preserve">Alain Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.881-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.22124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.21017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652769v1</w:t>
+                <w:t xml:space="preserve">hal-02642589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated estimation of aortic strain from steady-state free-precession and phase contrast MR images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentina Taviani</w:t>
+                <w:t xml:space="preserve">An automated four-point scale scoring of segmental wall motion in echocardiography using quantified parametric images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruiz Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (19), pp.5753-5766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/19/009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.22678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641269v1</w:t>
+                <w:t xml:space="preserve">hal-02649464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated segmentation of the aorta from phase contrast MR images: Validation against expert tracing in healthy volunteers and in patients with a dilated aorta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Diagnostic Value of Parametric Imaging of Left Ventricular Wall Motion From Contrast-Enhanced Echocardiograms in Patients With Poor Acoustic Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anas Dogui</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mor-Avi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Polonsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.22124⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.276-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.echo.2008.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02642589v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated four-point scale scoring of segmental wall motion in echocardiography using quantified parametric images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Frouin</w:t>
+                <w:t xml:space="preserve">Automated estimation of regional mean transition times and radial velocities from cine magnetic resonance images: Evaluation in normal subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha El-Berbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Redheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/19/009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.21798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649464v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated estimation of regional mean transition times and radial velocities from cine magnetic resonance images: Evaluation in normal subjects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Robust assessment of the transmural extent of myocardial infarction in late gadolinium-enhanced MRI studies using appropriate angular and circumferential subdivision of the myocardium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Giron</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.21798⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (10), pp.2140-2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-008-0991-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648993v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Value of Parametric Imaging of Left Ventricular Wall Motion From Contrast-Enhanced Echocardiograms in Patients With Poor Acoustic Windows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Interobserver Variability in Assessing Segmental Function can be Reduced by Combining Visual Analysis of CMR Cine Sequences with Corresponding Parametric Images of Myocardial Contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Redheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tamar Polonsky</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshid Azarine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.echo.2008.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (6), pp.863-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10976640701693626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649061v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust assessment of the transmural extent of myocardial infarction in late gadolinium-enhanced MRI studies using appropriate angular and circumferential subdivision of the myocardium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Evaluation of regional myocardial function using automated wall motion analysis of cine MR images: Contribution of parametric images, contraction times, and radial velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinta Ruiz-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-008-0991-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.1127-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.21103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649524v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interobserver Variability in Assessing Segmental Function can be Reduced by Combining Visual Analysis of CMR Cine Sequences with Corresponding Parametric Images of Myocardial Contraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lyon</w:t>
+                <w:t xml:space="preserve">Effects of caspase inhibitors (z-VAD-fmk, z-VDVAD-fmk) on Nile Red fluorescence pattern in 7-ketocholesterol-treated cells: Investigation by flow cytometry and spectral imaging microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71A (8), pp.550-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.20410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10976640701693626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649340v1</w:t>
+                <w:t xml:space="preserve">inserm-00164348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of regional myocardial function using automated wall motion analysis of cine MR images: Contribution of parametric images, contraction times, and radial velocities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Herment</w:t>
+                <w:t xml:space="preserve">An automated myocardial segmentation in cardiac MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha El Berbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban B. Redheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.21103⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.4508-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649508v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00194347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of caspase inhibitors (z-VAD-fmk, z-VDVAD-fmk) on Nile Red fluorescence pattern in 7-ketocholesterol-treated cells: Investigation by flow cytometry and spectral imaging microscopy.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Riedinger</w:t>
+                <w:t xml:space="preserve">An original methodology for quantitative assessment of perfusion in small animal studies using contrast-enhanced ultrasound.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lucidarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herment</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.20410⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.347-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00164348v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00191133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated myocardial segmentation in cardiac MRI.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Mousseaux</w:t>
+                <w:t xml:space="preserve">Flow cytometry and spectral imaging multiphoton microscopy analysis of CD36 expression with quantum dots 605 of untreated and 7-ketocholesterol-treated human monocytic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Montange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical and Quantitative Cytology and Histology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (6), pp.316-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00194347v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original methodology for quantitative assessment of perfusion in small animal studies using contrast-enhanced ultrasound.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An automated image-processing strategy to analyze dynamic arterial spin labeling perfusion studies. Application to human skeletal muscle under stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre G. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Herment</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (7), pp.941-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2005.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00191133v1</w:t>
+                <w:t xml:space="preserve">inserm-00163717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry and spectral imaging multiphoton microscopy analysis of CD36 expression with quantum dots 605 of untreated and 7-ketocholesterol-treated human monocytic cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Assessment of left ventricular contraction by parametric analysis of main motion (PAMM): theory and application for echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruiz Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Quantitative Cytology and Histology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (14), pp.3277-3296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/50/14/006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559053v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated image-processing strategy to analyze dynamic arterial spin labeling perfusion studies. Application to human skeletal muscle under stress.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New criteria for assessing fit quality in dynamic contrast-enhancedT1-weighted MRI for perfusion and permeability imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Herment</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2005.09.012⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (4), pp.868 - 877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.20650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00163717v1</w:t>
+                <w:t xml:space="preserve">hal-03788053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7-Ketocholesterol favors lipid accumulation and colocalizes with Nile Red positive cytoplasmic structures formed during 7-ketocholesterol-induced apoptosis: analysis by flow cytometry, FRET biphoton spectral imaging microscopy, and subcellular fractionation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Bessède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64 (2), pp.87-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cyto.a.20124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New criteria for assessing fit quality in dynamic contrast-enhancedT1-weighted MRI for perfusion and permeability imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balvay</w:t>
+                <w:t xml:space="preserve">FRET multiphoton spectral imaging microscopy of 7-ketocholesterol and Nile Red in U937 monocytic cells loaded with 7-ketocholesterol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Quantitative Cytology and Histology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (6), pp.304-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.20650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03788053v1</w:t>
+                <w:t xml:space="preserve">hal-00559065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of left ventricular contraction by parametric analysis of main motion (PAMM): theory and application for echocardiography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Kachenoura</w:t>
+                <w:t xml:space="preserve">Knowledge integration and modelisation in medical image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Cesare</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Lim</w:t>
+                <w:t xml:space="preserve">F. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/50/14/006⟩</w:t>
+              <w:t xml:space="preserve">ITBM RBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, 25, pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2004.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649117v1</w:t>
+                <w:t xml:space="preserve">hal-01584014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET multiphoton spectral imaging microscopy of 7-ketocholesterol and Nile Red in U937 monocytic cells loaded with 7-ketocholesterol.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Analysis of fluorescent MRI contrast agent behavior in the liver and thoracic aorta of mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Quantitative Cytology and Histology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 26 (6), pp.304-13</w:t>
+              <w:t xml:space="preserve">, 2004, 26 (4), pp.233-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...207 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8149,1085 +7881,1085 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving vocal fold paralysis detection from voice recordings using a robust ML model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dindart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Massis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trésallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on advances in Quantitative Laryngology, Voice and Speech Research (AQL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands. pp.29-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of vocal fold vibration using M-mode ultrasound: a proof of concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Detection of Vocal Fold Paralysis in Dynamic Translaryngeal Ultrasound using a Deep-Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dindart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lefort</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-2091⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IEEE IUS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201284.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279380v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Vocal Fold Paralysis in Dynamic Translaryngeal Ultrasound using a Deep-Learning Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Study of vocal fold vibration using M-mode ultrasound: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dindart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IEEE IUS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201284.⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. pp.315-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-2091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279599v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rythme : un marqueur d’atteinte du nerf laryngé supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Massis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Degombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dindart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trésallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.461-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a mutual shape based on the Fréchet-Nikodym metric for 3D shapes fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Curves and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMAI-SIGMA, Jun 2022, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Shape Metric Based on Information Theory Applied to Segmentation Fusion and Evaluation in Multimodal MRI for DIPG Tumor Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. pp.772-780, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-80209-7_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated quantification of the transmural myocardial infarct extent using cardiac DE-MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Berbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Minneapolis, France. pp.4403-4406, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5333691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of End Systole within a Sequence of Left Ventricular Echocardiographic Images using Autocorrelation and Mitral Valve Motion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Delouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Diebold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.4504-4507, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Structural MRI Radiomics Predict DIPG Histone H3 Mutation and Patient Overall Survival at Diagnosis Time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Goya Outi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9235,1763 +8967,1763 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE EMBS International Conference on Biomedical &amp; Health Informatics (BHI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Chicago, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BHI.2019.8834524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une méthode d'harmonisation des mesures SUV et des variables radiomiques pour les études TEP multicentriques rétrospectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boughdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 - 4èmes Journées Francophones de Médecine Nucléaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lille, France. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a harmonization method to correct for SUV and radiomic features variability in multi-center studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boughdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNMMI Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local classification of microvascular function based on contrast-enhanced ultrasound data: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Doury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guillou-Buffello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p162-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01144522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust supervised segmentation of neuropathology whole-slide microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milan, France. pp.3851-3854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study to quantify hepatic perfusion using pseudo-continuous arterial spin labeling in MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness of Tc-99m Sestamibi studies for monitoring response to therapy in patients with high grade gliomas: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaelle Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Petrirena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike-Ely Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard D Hoge</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 156-157</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01155314v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01143772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of Tc-99m Sestamibi studies for monitoring response to therapy in patients with high grade gliomas: a preliminary study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pilot study to quantify hepatic perfusion using pseudo-continuous arterial spin labeling in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike-Ely Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lefort</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Dyson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lucidarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard D Hoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp.48-49</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 156-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01143772v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01155314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Quantitative Approach for Estimating Bone Cell Connections from Nano-CT Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC), 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.3694 - 3697, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference free approach for the comparative evaluation of eight segmentation methods for the estimation of the left ventricular ejection fraction in cardiac MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated 3D measurements of the aortic length using the Hough transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pellot-Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.P46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1532-429X-13-S1-P46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Constantinidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different segmentation approaches without using gold standard. Application to the estimation of the left ventricle ejection fraction from cardiac cine MRI sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Constantinidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.2663-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00773261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiative multicentrique pour une plateforme d'évaluation en imagerie cardiaque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.109-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId353"/>
+      <w:footerReference w:type="default" r:id="rId348"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11138,51 +10870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Umay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cockenpot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatine Selhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulsie Ramtohul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-11408-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint-Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09797-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khalid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Escobar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1071447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-020-02520-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Rahimpour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09113-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03439079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sabra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Intzandt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Crepeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257815" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13236113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatovski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03029480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00892-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dirand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2019182023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54190-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boughdad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Stalla-Bourdillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.199935" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lazard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bergeret-Cassagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Russ" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4428-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reuz&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7863/ultra.16.05014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lori Bridal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellot-Barakat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.07.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lucidarme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellot-Barakat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa54a3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01233992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migonney" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Labit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.11.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacchella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roullot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike-Ely Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6997" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01227885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jo&#235;lle Gauthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mekary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Cr&#233;peau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Skimminge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.08.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bollache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachenoura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redheuil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousseaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GJQJ361-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569661v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tacchella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roullot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Cohen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV3F6G1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cluzel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2012.03.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P40KTMH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918702v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mule" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bridal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chenoune" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinides" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Berbari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2205925" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641683v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Toledano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.02.020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8KB69HP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dogui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648927v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucidarme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/840C7D693624E63B97A2EB1CE1D22BF0045FAC3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauhamad Baarine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ragot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herment" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Taviani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22678" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02642589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bensalah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22124" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-738LCQF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delouche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz Dominguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nardi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/19/009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2DE0512F592EEE89C96797DFB7E71D6701E2EA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El-Berbari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21798" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649061v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mor-Avi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Delouche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Polonsky" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2008.12.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649524v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-008-0991-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWJ56RHN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laporte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Azarine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lyon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10976640701693626" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Ruiz-Dominguez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21103" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00164348v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Riedinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20410" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00194347v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Berbari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban B. Redheuil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353341" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00191133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mul&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352295" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00163717v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duteil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Carlier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2005.09.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRJ80WXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788053v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calmon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20650" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649117v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/14/006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4987C6A9D5E851E45CC4E93B855897B398F91AED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dindart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Massis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Bui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouxel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tr&#233;sallet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279380v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Lin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2091" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201284." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623096v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Massis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Degombert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697975v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357235v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_83" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333691" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649540v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Diebold" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353340" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089690v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya Outi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834524" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736147v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lasserre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Soussan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759334v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144522v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155314v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lajoie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dyson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Hoge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Yeni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Petrirena" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872770v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dong" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610345" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663679v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-P46" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Umay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cockenpot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatine Selhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulsie Ramtohul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-11408-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint-Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09797-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khalid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Escobar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1071447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-020-02520-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Rahimpour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09113-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03439079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sabra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Intzandt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Crepeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257815" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13236113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatovski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03029480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00892-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dirand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2019182023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54190-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lazard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bergeret-Cassagne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Russ" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4428-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boughdad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Stalla-Bourdillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.199935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reuz&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lori Bridal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellot-Barakat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7863/ultra.16.05014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lucidarme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellot-Barakat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa54a3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Labit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.11.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01233992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migonney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacchella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roullot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike-Ely Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6997" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01227885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jo&#235;lle Gauthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mekary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Cr&#233;peau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Skimminge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.08.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bollache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachenoura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redheuil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousseaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GJQJ361-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV3F6G1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cluzel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herment" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2012.03.056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P40KTMH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chenoune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinides" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Berbari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2205925" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918702v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mule" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bridal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Toledano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.02.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8KB69HP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668203v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dogui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652769v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauhamad Baarine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ragot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648927v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucidarme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/840C7D693624E63B97A2EB1CE1D22BF0045FAC3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herment" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Taviani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22678" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02642589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bensalah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22124" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-738LCQF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649464v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delouche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz Dominguez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nardi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/19/009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2DE0512F592EEE89C96797DFB7E71D6701E2EA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649061v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mor-Avi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Delouche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Polonsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2008.12.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El-Berbari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21798" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-008-0991-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWJ56RHN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laporte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Azarine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lyon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10976640701693626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Ruiz-Dominguez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21103" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00164348v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Riedinger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00194347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Berbari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban B. Redheuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353341" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00191133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mul&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352295" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00163717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duteil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Carlier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2005.09.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRJ80WXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649117v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/14/006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4987C6A9D5E851E45CC4E93B855897B398F91AED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calmon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessoud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20650" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dindart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Massis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Bui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouxel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tr&#233;sallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201284." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2091" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623096v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Massis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Degombert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697975v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357235v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_83" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641528v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333691" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649540v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Diebold" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353340" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089690v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya Outi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834524" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lasserre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Soussan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144522v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143772v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Yeni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Petrirena" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155314v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lajoie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dyson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Hoge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610345" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663679v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-P46" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>