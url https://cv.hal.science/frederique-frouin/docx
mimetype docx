--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex moderations in the relationship between aortic stiffness, cognition, and cerebrovascular reactivity in healthy older adults</w:t>
+                <w:t xml:space="preserve">Object Detection Improves Tumour Segmentation in MR Images of Rare Brain Tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Sabra</w:t>
+                <w:t xml:space="preserve">Hamza Chegraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany Intzandt</w:t>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Desjardins-Crepeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher Steele</w:t>
+                <w:t xml:space="preserve">Raphael Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257815⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.6113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13236113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03439079v1</w:t>
+                <w:t xml:space="preserve">hal-04493157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Detection Improves Tumour Segmentation in MR Images of Rare Brain Tumours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex moderations in the relationship between aortic stiffness, cognition, and cerebrovascular reactivity in healthy older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Intzandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Chegraoui</w:t>
+                <w:t xml:space="preserve">Laurence Desjardins-Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Philippe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Antoine Langeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Calmon</w:t>
+                <w:t xml:space="preserve">Christopher Steele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (23), pp.6113. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0257815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13236113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493157v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03439079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we combat multicenter variability in MR radiomics? Validation of a correction procedure</w:t>
               </w:r>
@@ -1920,295 +1920,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel-Based Statistical Analysis of 3D Immunostained Tissue Imaging</w:t>
+                <w:t xml:space="preserve">Transcutaneous Laryngeal Ultrasonography for Laryngeal Immobility Diagnosis in Patients with Voice Disorders After Thyroid/Parathyroid Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vandenberghe</w:t>
+                <w:t xml:space="preserve">Diane Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+                <w:t xml:space="preserve">Héloïse Bergeret-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Ayral</w:t>
+                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Letronne</w:t>
+                <w:t xml:space="preserve">Gilles Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, </w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (7), pp.2102-2108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00268-017-4428-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155742v1</w:t>
+                <w:t xml:space="preserve">hal-03733157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcutaneous Laryngeal Ultrasonography for Laryngeal Immobility Diagnosis in Patients with Voice Disorders After Thyroid/Parathyroid Surgery</w:t>
+                <w:t xml:space="preserve">Voxel-Based Statistical Analysis of 3D Immunostained Tissue Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Lazard</w:t>
+                <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Bergeret-Cassagne</w:t>
+                <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Lefort</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
+                <w:t xml:space="preserve">Anne-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Russ</w:t>
+                <w:t xml:space="preserve">Florent Letronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (7), pp.2102-2108. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00268-017-4428-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733157v1</w:t>
+                <w:t xml:space="preserve">hal-02155742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Postreconstruction Harmonization Method for Multicenter Radiomic Studies in PET</w:t>
               </w:r>
@@ -2220,51 +2220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boughdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Stalla-Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Goya-Outi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,103 +2847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonographic Dynamic Description of the Laryngeal Tract: Definition of Quantitative Measures to Characterize Vocal Fold Motion and Estimation of Their Normal Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Bergeret-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (5), pp.1037-1044. </w:t>
@@ -3109,295 +3109,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Assessment of Shear Wave Elastography Quality and Measurement Reliability in the Liver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">An efficient strategy based on an individualized selection of registration methods. Application to the coregistration of MR and SPECT images in neuro-oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike-Ely Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2014.11.010⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (22), pp.6997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/22/6997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733891v1</w:t>
+                <w:t xml:space="preserve">hal-01084141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Estimation of Cardiac Function Parameters Using a Combination of Independent Automated Segmentation Results in Cardiovascular Magnetic Resonance Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Automatic Assessment of Shear Wave Elastography Quality and Measurement Reliability in the Liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pellot-Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irene Buvat</w:t>
+                <w:t xml:space="preserve">Linda Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Casta</w:t>
+                <w:t xml:space="preserve">Mickaël Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135715. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.936-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235953v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RITS Conference: A Major Event of Biomedical Engineering in France</w:t>
               </w:r>
@@ -3481,217 +3481,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01233992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient strategy based on an individualized selection of registration methods. Application to the coregistration of MR and SPECT images in neuro-oncology</w:t>
+                <w:t xml:space="preserve">Improved Estimation of Cardiac Function Parameters Using a Combination of Independent Automated Segmentation Results in Cardiovascular Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Tacchella</w:t>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Roullot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lefort</w:t>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike-Ely Cohen</w:t>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (22), pp.6997. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/22/6997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084141v1</w:t>
+                <w:t xml:space="preserve">hal-01235953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of recurrent nerve paralysis: Development of a Computer Aided Diagnosis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike-Ely Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Bergeret-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearts and minds: linking vascular rigidity and aerobic fitness with cognitive aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Joëlle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mekary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,660 +4029,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of arterial pulse wave propagation to characterize aortic hemodynamic: Validation using magnetic resonance data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bollache</w:t>
+                <w:t xml:space="preserve">Comparison of various methods for quantitative evaluation of myocardial infarct volume from magnetic resonance delayed enhancement data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Mousseaux</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 167 (3), pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2012.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771591v1</w:t>
+                <w:t xml:space="preserve">hal-02641342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various methods for quantitative evaluation of myocardial infarct volume from magnetic resonance delayed enhancement data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Baron</w:t>
+                <w:t xml:space="preserve">Numerical modeling of arterial pulse wave propagation to characterize aortic hemodynamic: Validation using magnetic resonance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Herment</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Redheuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 167 (3), pp.739-744. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.86-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2012.03.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641342v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Jointly Assessing Myocardial Infarct Extent and Regional Contraction in 3-D CMRI</w:t>
+                <w:t xml:space="preserve">Correlation and agreement between contrast-enhanced ultrasonography and perfusion computed tomography for assessment of liver metastases from endocrine tumors: normalization enhances correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chenoune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Pellot-Barakat</w:t>
+                <w:t xml:space="preserve">T. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Constantinides</w:t>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El Berbari</w:t>
+                <w:t xml:space="preserve">S. Mule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lefort</w:t>
+                <w:t xml:space="preserve">S. L. Bridal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (6), pp.953--961</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142254v1</w:t>
+                <w:t xml:space="preserve">hal-01918702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation and agreement between contrast-enhanced ultrasonography and perfusion computed tomography for assessment of liver metastases from endocrine tumors: normalization enhances correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for Jointly Assessing Myocardial Infarct Extent and Regional Contraction in 3-D CMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pellot-Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lefort</w:t>
+                <w:t xml:space="preserve">C. Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pilleul</w:t>
+                <w:t xml:space="preserve">R. El Berbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mule</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Frouin</w:t>
+                <w:t xml:space="preserve">M. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (9), pp.2650-2659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2205925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918702v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsupervised Ranking of Different Segmentation Approaches: Application to the Estimation of the Left Ventricular Ejection Fraction From Cardiac Cine MRI Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (8), pp.1651-1660. </w:t>
@@ -4714,643 +4714,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an edge-based registration method: application to magnetic resonance first-pass myocardial perfusion data</w:t>
+                <w:t xml:space="preserve">Consistency of aortic distensibility and pulse wave velocity estimates with respect to the Bramwell-Hill theoretical model: a cardiovascular magnetic resonance study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anas Dogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grenier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.02.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-13-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641683v1</w:t>
+                <w:t xml:space="preserve">inserm-00668203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of aortic distensibility and pulse wave velocity estimates with respect to the Bramwell-Hill theoretical model: a cardiovascular magnetic resonance study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of 7-Ketocholesterol and Very Long Chain Fatty Acids on Oligodendrocyte Lipid Membrane Organization: Evaluation Via LAURDAN and FAMIS Spectral Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauhamad Baarine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Dogui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain de Cesare</w:t>
+                <w:t xml:space="preserve">Kevin Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1532-429X-13-11⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79A (4), pp.293 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.21017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00668203v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 7-Ketocholesterol and Very Long Chain Fatty Acids on Oligodendrocyte Lipid Membrane Organization: Evaluation Via LAURDAN and FAMIS Spectral Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edmond Kahn</w:t>
+                <w:t xml:space="preserve">An automatic respiratory gating method for the improvement of microcirculation evaluation: application to contrast-enhanced ultrasound studies of focal liver lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauhamad Baarine</w:t>
+                <w:t xml:space="preserve">O. Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dauphin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+                <w:t xml:space="preserve">A. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pellot-Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.21017⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (16), pp.5153-5165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/16/005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652769v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic respiratory gating method for the improvement of microcirculation evaluation: application to contrast-enhanced ultrasound studies of focal liver lesions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Kachenoura</w:t>
+                <w:t xml:space="preserve">Evaluation of an edge-based registration method: application to magnetic resonance first-pass myocardial perfusion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lucidarme</w:t>
+                <w:t xml:space="preserve">Dan Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Pellot-Barakat</w:t>
+                <w:t xml:space="preserve">Philippe Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (16), pp.5153-5165. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (6), pp.853-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/16/005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648927v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated estimation of aortic strain from steady-state free-precession and phase contrast MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,349 +5408,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated segmentation of the aorta from phase contrast MR images: Validation against expert tracing in healthy volunteers and in patients with a dilated aorta</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lefort</w:t>
+                <w:t xml:space="preserve">An automated four-point scale scoring of segmental wall motion in echocardiography using quantified parametric images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Bensalah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anas Dogui</w:t>
+                <w:t xml:space="preserve">A. Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruiz Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.22124⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (19), pp.5753-5766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/19/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642589v1</w:t>
+                <w:t xml:space="preserve">hal-02649464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated four-point scale scoring of segmental wall motion in echocardiography using quantified parametric images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Ruiz Dominguez</w:t>
+                <w:t xml:space="preserve">Automated segmentation of the aorta from phase contrast MR images: Validation against expert tracing in healthy volunteers and in patients with a dilated aorta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Nardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Frouin</w:t>
+                <w:t xml:space="preserve">Mourad Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (19), pp.5753-5766. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.881-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/19/009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.22124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649464v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Value of Parametric Imaging of Left Ventricular Wall Motion From Contrast-Enhanced Echocardiograms in Patients With Poor Acoustic Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mor-Avi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated estimation of regional mean transition times and radial velocities from cine magnetic resonance images: Evaluation in normal subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha El-Berbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,51 +5974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust assessment of the transmural extent of myocardial infarction in late gadolinium-enhanced MRI studies using appropriate angular and circumferential subdivision of the myocardium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,51 +6129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interobserver Variability in Assessing Segmental Function can be Reduced by Combining Visual Analysis of CMR Cine Sequences with Corresponding Parametric Images of Myocardial Contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,51 +6250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of regional myocardial function using automated wall motion analysis of cine MR images: Contribution of parametric images, contraction times, and radial velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6782,51 +6782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry and spectral imaging multiphoton microscopy analysis of CD36 expression with quantum dots 605 of untreated and 7-ketocholesterol-treated human monocytic cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7053,90 +7053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of left ventricular contraction by parametric analysis of main motion (PAMM): theory and application for echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruiz Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7251,51 +7251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54 (4), pp.868 - 877. </w:t>
@@ -7346,51 +7346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7-Ketocholesterol favors lipid accumulation and colocalizes with Nile Red positive cytoplasmic structures formed during 7-ketocholesterol-induced apoptosis: analysis by flow cytometry, FRET biphoton spectral imaging microscopy, and subcellular fractionation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7467,51 +7467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRET multiphoton spectral imaging microscopy of 7-ketocholesterol and Nile Red in U937 monocytic cells loaded with 7-ketocholesterol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7586,298 +7586,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge integration and modelisation in medical image processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of fluorescent MRI contrast agent behavior in the liver and thoracic aorta of mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Clarysse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J Rousseau</w:t>
+                <w:t xml:space="preserve">Frank Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITBM RBM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical and Quantitative Cytology and Histology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (4), pp.233-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584014v1</w:t>
+                <w:t xml:space="preserve">hal-00559067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fluorescent MRI contrast agent behavior in the liver and thoracic aorta of mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Ménétrier</w:t>
+                <w:t xml:space="preserve">Knowledge integration and modelisation in medical image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Quantitative Cytology and Histology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITBM RBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, 25, pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2004.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559067v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8014,295 +8014,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Vocal Fold Paralysis in Dynamic Translaryngeal Ultrasound using a Deep-Learning Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of vocal fold vibration using M-mode ultrasound: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dindart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IEEE IUS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201284.⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. pp.315-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-2091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279599v1</w:t>
+                <w:t xml:space="preserve">hal-05279380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of vocal fold vibration using M-mode ultrasound: a proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Vocal Fold Paralysis in Dynamic Translaryngeal Ultrasound using a Deep-Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dindart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lefort</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. pp.315-319, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IEEE IUS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-2091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201284.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279380v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rythme : un marqueur d’atteinte du nerf laryngé supérieur ?</w:t>
               </w:r>
@@ -8327,51 +8327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Degombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dindart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trésallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8426,51 +8426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a mutual shape based on the Fréchet-Nikodym metric for 3D shapes fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8651,90 +8651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated quantification of the transmural myocardial infarct extent using cardiac DE-MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Berbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8785,51 +8785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of End Systole within a Sequence of Left Ventricular Echocardiographic Images using Autocorrelation and Mitral Valve Motion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Delouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8928,77 +8928,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Structural MRI Radiomics Predict DIPG Histone H3 Mutation and Patient Overall Survival at Diagnosis Time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Goya Outi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9424,90 +9424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust supervised segmentation of neuropathology whole-slide microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9549,103 +9549,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Tc-99m Sestamibi studies for monitoring response to therapy in patients with high grade gliomas: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacchella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaelle Yeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Petrirena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike-Ely Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp.48-49</w:t>
@@ -9674,51 +9674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot study to quantify hepatic perfusion using pseudo-continuous arterial spin labeling in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike-Ely Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9933,103 +9933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference free approach for the comparative evaluation of eight segmentation methods for the estimation of the left ventricular ejection fraction in cardiac MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.658</w:t>
@@ -10052,493 +10052,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated 3D measurements of the aortic length using the Hough transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Herment</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00663679v1</w:t>
+                <w:t xml:space="preserve">hal-00622511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
+                <w:t xml:space="preserve">Automated 3D measurements of the aortic length using the Hough transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pellot-Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.P46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-13-S1-P46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908741v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
+                <w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tilmant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. 10pp</w:t>
+              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622511v1</w:t>
+                <w:t xml:space="preserve">hal-00908741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different segmentation approaches without using gold standard. Application to the estimation of the left ventricle ejection fraction from cardiac cine MRI sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Constantinidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.2663-6, </w:t>
@@ -10628,51 +10628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.109-10</w:t>
@@ -10870,51 +10870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Umay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cockenpot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatine Selhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulsie Ramtohul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-11408-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint-Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09797-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khalid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Escobar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1071447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-020-02520-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Rahimpour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09113-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03439079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sabra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Intzandt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Crepeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257815" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13236113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatovski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03029480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00892-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dirand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2019182023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54190-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lazard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bergeret-Cassagne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Russ" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4428-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boughdad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Stalla-Bourdillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.199935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reuz&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lori Bridal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellot-Barakat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7863/ultra.16.05014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lucidarme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellot-Barakat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa54a3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Labit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.11.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01233992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migonney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacchella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roullot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike-Ely Cohen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6997" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01227885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jo&#235;lle Gauthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mekary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Cr&#233;peau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Skimminge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.08.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bollache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachenoura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redheuil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousseaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GJQJ361-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV3F6G1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cluzel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herment" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2012.03.056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P40KTMH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chenoune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinides" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Berbari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2205925" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918702v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mule" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bridal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Toledano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.02.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8KB69HP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668203v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dogui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652769v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauhamad Baarine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ragot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648927v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucidarme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/840C7D693624E63B97A2EB1CE1D22BF0045FAC3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herment" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Taviani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22678" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02642589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bensalah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22124" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-738LCQF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649464v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delouche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz Dominguez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nardi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/19/009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2DE0512F592EEE89C96797DFB7E71D6701E2EA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649061v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mor-Avi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Delouche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Polonsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2008.12.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El-Berbari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21798" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-008-0991-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWJ56RHN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laporte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Azarine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lyon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10976640701693626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Ruiz-Dominguez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21103" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00164348v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Riedinger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00194347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Berbari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban B. Redheuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353341" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00191133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mul&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352295" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00163717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duteil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Carlier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2005.09.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRJ80WXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649117v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/14/006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4987C6A9D5E851E45CC4E93B855897B398F91AED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calmon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessoud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20650" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dindart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Massis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Bui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouxel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tr&#233;sallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201284." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2091" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623096v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Massis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Degombert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697975v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357235v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_83" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641528v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333691" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649540v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Diebold" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353340" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089690v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya Outi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834524" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lasserre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Soussan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144522v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143772v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Yeni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Petrirena" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155314v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lajoie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dyson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Hoge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610345" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663679v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-P46" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Umay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cockenpot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatine Selhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulsie Ramtohul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-11408-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint-Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-023-09797-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khalid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Escobar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1071447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barone-Rochette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-020-02520-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Rahimpour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Judith Saint Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-022-09113-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13236113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03439079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Sabra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Intzandt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Crepeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatovski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03029480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00892-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dirand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401340v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2019182023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54190-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bergeret-Cassagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Russ" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4428-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boughdad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Stalla-Bourdillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.199935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reuz&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lori Bridal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellot-Barakat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7863/ultra.16.05014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Doury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lucidarme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellot-Barakat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa54a3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacchella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roullot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike-Ely Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6997" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Labit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.11.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01233992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Migonney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01227885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Jo&#235;lle Gauthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mekary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desjardins-Cr&#233;peau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Skimminge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.08.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bollache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachenoura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redheuil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousseaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GJQJ361-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641342v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cluzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herment" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2012.03.056" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P40KTMH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV3F6G1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mule" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bridal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chenoune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinides" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Berbari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2205925" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dogui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauhamad Baarine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ragot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucidarme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/16/005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/840C7D693624E63B97A2EB1CE1D22BF0045FAC3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641683v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Toledano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.02.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8KB69HP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herment" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Taviani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22678" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649464v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz Dominguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/19/009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2DE0512F592EEE89C96797DFB7E71D6701E2EA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02642589v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bensalah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22124" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-738LCQF0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649061v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mor-Avi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Delouche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Polonsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2008.12.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El-Berbari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21798" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-008-0991-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWJ56RHN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laporte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshid Azarine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lyon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10976640701693626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Ruiz-Dominguez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21103" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00164348v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Riedinger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00194347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Berbari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban B. Redheuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353341" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00191133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mul&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352295" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00163717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duteil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Carlier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2005.09.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRJ80WXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649117v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/50/14/006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4987C6A9D5E851E45CC4E93B855897B398F91AED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calmon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessoud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20650" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dindart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Massis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Bui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouxel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tr&#233;sallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Lin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2091" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279599v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201284." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623096v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Massis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Degombert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697975v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357235v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_83" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02641528v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333691" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02649540v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Diebold" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353340" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089690v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya Outi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834524" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736147v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lasserre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Soussan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144522v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coron" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143772v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Yeni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Petrirena" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155314v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lajoie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dyson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Hoge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zuluaga" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olivier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610345" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663679v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-P46" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>