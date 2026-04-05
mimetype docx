--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -107,51 +107,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -405,200 +405,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04791745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenir infirmier en pratique avancée : les dimensions subjectives d’une mobilité discrète au sein du groupe infirmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, pp.43-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04517452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jouer pour apprendre ? Étude sociologique des modalités d’appropriations des jeux Montessori en familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vol. 55 (1), pp.39-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.551.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598811v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-04517452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges des entretiens réalisés en présence des enfants</w:t>
               </w:r>
@@ -1706,772 +1706,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00966925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La posture littéraire à l'épreuve de deux cas empiriques. Pour une prise en compte des expériences extralittéraires des écrivains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Saunier</w:t>
+                <w:t xml:space="preserve">La &amp;quot; figuration romanesque du biographique &amp;quot; : usages et enjeux des doubles fictifs chez Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, http://www.revue-interrogations.org/06-La-figuration-romanesque-du</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La posture littéraire à l'épreuve de deux cas empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giraud Frédérique</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saunier Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.2-21</w:t>
+              <w:t xml:space="preserve">, 2012, URL : http://contextes.revues.org/index4892.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La &amp;quot; figuration romanesque du biographique &amp;quot; : usages et enjeux des doubles fictifs chez Émile Zola</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double croyance dans le jeu littéraire d'Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Saunier Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, URL : http://contextes.revues.org/index4892.html</w:t>
+              <w:t xml:space="preserve">, 2011, n°9, http://contextes.revues.org/index4831.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00665082v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage - Le choix des aliments. Informations et pratiques alimentaires. De la fin du moyen Age à nos jour.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92, pp.223-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portrait de soi en écrivain. Zola et son double Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (2), http://www.erudit.org/revue/memoires/2011/v2/n2/1001759ar.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie MAZZELLA, &amp;lt;i&amp;gt;La mondialisation étudiante. Le Maghreb entre Nord et Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (3), pp.226-228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à &amp;quot; manger ailleurs &amp;quot; : les remaniements migratoires du contexte de l'activité culinaire chez des étudiants étrangers à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1283, pp.42-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique culinaire et invention d'un patrimoine culinaire individualisé chez des étudiants étrangers en séjour temporaire à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Raffin, Friches industrielles. Un monde culturel européen en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 : 2 (3), pp.75-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2481,120 +2399,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est pour mieux te former mon enfant ». Les usages scolaro-centrés des pédagogies Montessori par des familles désireuses de concurrencer la forme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La forme scolaire aujourd’hui"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rémi Deslyper; Claire Desmitt; Simon Kéchichian; Clémence Michoux (dirs.), Sep 2022, Lyon (Université Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir Infirmier en pratique avancée : les sens multiples conférés à un nouveau diplôme d’État. Progression dans la carrière, reconversion, ou invention d’un “nouveau métier” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2610,152 +2528,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e journées du longitudinal. Trajectoires et carrières contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03706569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genesis of certitudo sui. How childhood socialization constructs social ease and reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socializing inequality. A workshop with Annette Lareau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Retourner à l’école”. Questionner le poids de la forme scolaire dans les parcours d’adultes en reconversion professionelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rasera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La forme scolaire aujourd’hui"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémi Deslyper, Sep 2022, Lyon (Université Lyon 2), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand devenir enseignant, c’est accepter volontairement un déclassement social. Conditions de possibilité de « ces choix de l’improbable » et de maintien dans le second métier</w:t>
               </w:r>
@@ -2804,462 +2817,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03928177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Retourner à l’école”. Questionner le poids de la forme scolaire dans les parcours d’adultes en reconversion professionelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre l’argent. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Socialisations enfantines et inégalités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre né-e quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975957v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialisations enfantines et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02022544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tirelire et la petite souris. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Court</w:t>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Socialisations économiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...51 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enjeux théoriques aux usages empiriques de la méthode biographique en sociologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3288,487 +3206,487 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’approche biographique. Portée et limites heuristiques d’une approche protéiforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de changement social et politique, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01154373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Zola. Comment &amp;quot; être écrivain &amp;quot; ? L'invention d'un rite génétique professionnalisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études " Socialisations, dispositions et stratégies d'écrivains " organisée par le Centre Max Weber (CNRS-UMR 5283) à l'ENS de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme privé en interaction avec l'homme public. Comment Zola gère-t-il l'image de soi sur la scène littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sphère privée, sphère publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auteur dans son oeuvre: comment analyser les doubles fictifs pour comprendre l'auteur? L'exemple d'Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sujet créateur et conscience d'auteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auteur dans son oeuvre : les doubles fictifs au service de la promotion de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'auteur et ses doubles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie de la création littéraire, retour sur Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connivences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La récup', regards ethnographiques sur des pratiques diversifiées. L'usage des sites de dons d'objets en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La récup', regards ethnographiques sur des pratiques diversifiées. L'usage des sites de dons d'objets en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressorts stratégiques et intimes de la posture : les cas d'Émile Zola et d'Amélie Nothomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3784,603 +3702,603 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de relève de la Formation doctorale interdisciplinaire Figures, ethos, postures de l'auteur au fil des siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la rhétorique culinaire aux pratiques réelles : l'identité culinaire d'étudiants étrangers en séjour temporaire à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire et manger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Chambéry, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Zola, la fiction naturaliste et la connaissance du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Sociologie et littérature : des relations incestueuses "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Agadir, Maroc. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention de soi romanesque : usages et enjeux des doubles fictifs chez Émile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire sa vie, écrire la vie. Seconde université d'été de Ferney Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ferney Voltaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon œuvre appartient au peuple &amp;quot; : la mobilisation d'un &amp;quot; public populaire &amp;quot; chez Émile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la recherche des publics populaires. " Faire peuple ", premier volet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nancy, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tâtonnements méthodologiques de l'ethnologue sur le terrain de la générosité en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premiers pas en ethnographie, colloque organisé par la Société d'Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je désirerais trouver quelque sentier inexploré&amp;quot; : la construction de l'identité littéraire d'Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création &amp; Innovation : IVe congrès de l'Association Française de Sociologie, RT 1 Savoirs, travail et professions, session 5a</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moi je travaille beaucoup&amp;quot; : la pratique ascétique de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création &amp; Innovation : IVe congrès de l'Association Française de Sociologie, RT 27 Sociologie des intellectuels et de l'expertise, session 5a</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Faire) parler de soi : la correspondance de Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La correspondance littéraire en question : première université d'été de Ferney Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ferney Voltaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4390,107 +4308,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/emulations.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03547817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4500,599 +4418,599 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant 6 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant 6 ans</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris Cité Editions, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre face au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Enssib, 2024, 9782375461785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Université Paris Cité Editions, 2025</w:t>
+                <w:t xml:space="preserve">hal-04346901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Eloy (dir.), Comment la culture vient aux enfants. Repenser les médiations, Paris, Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deslyper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Legon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03638800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Enssib, 2024, 9782375461785</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Florence Eloy (dir.), Comment la culture vient aux enfants. Repenser les médiations, Paris, Presses de Sciences Po</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer et relire la correspondance de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Woollen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Basilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Presses universitaires de Rennes, 2018, 9782753575660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola, le déclassement et la lutte des places.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Frédérique</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Presses de Sciences Po, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2016, 9782745331724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...204 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5102,1321 +5020,1321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister professionnellement au sentiment de déclassement grâce aux pédagogies Montessori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Puf; La vie des idées. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géraldine Farges, Igor Martinache (dirs), Enseignants : le grand déclassement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782130878247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04852209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir enseignant mais pas à n’importe quel prix. Les conditions sociales de l’attractivité de l’enseignement chez des ingénieurs et ingénieures en reconversion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Farges; Loïc Szerdahelyi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d’enseignants. Regards croisés sur l'attractivité d'un métier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.71-84, 2024, 9782753594043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bourgeois vivent comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel indocile de sciences sociales: Pour des savoirs résistants, Paris, La Découverte, « Hors collection Sciences Humaines », pp. 898-912</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02302741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandir au &amp;quot;milieu&amp;quot; de l'espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.367-372, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02302755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence ou le goût des chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.747-790, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La maternelle n’est pas qu’un jeu d’enfant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Fanny Renard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.981-1006, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l'argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Court</w:t>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02410583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maternelle n’est pas qu’un jeu d’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, p. 981-1006, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola prescripteur : porte-voix de la modernité en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Brigitte Chapelain et Sylvie Ducas (dirs.), Prescription culturelle et hyperchoix, Villeurbanne, Presses de l’Enssib, coll « Papiers », pp. 133-144.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rien ne se jette, rien ne s’achète, tout s’échange. Registres pluriels d’utilisation des sites de dons d’objets sur internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Jean-Pascal Higelé et Lionel Jacquot (dirs.), Figures de l'engagement. Objets - Formes - Trajectoires, PUN-éditions universitaires de Lorraine, pp.177-193.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai d’analyse quantitative de la correspondance de Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Philippe Martin (dir.), La correspondance : le mythe de l'individu dévoilé, Louvain-la-Neuve, Presses universitaires de Louvain, pp. 323-341</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La récup. Regards ethnographiques sur des pratiques diversifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le consommateur malin face à la crise. Tome 2. Le consommateur stratège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.207-224, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Oeuvre d'Emile Zola : l'écrivain fictif au service de la mise en scène de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'ils vivent, ce qu'ils écrivent. Mises en scène littéraires du social et expériences socialisatrices des écrivains,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.223-248, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6426,270 +6344,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser les médiations. Analyse des manières de faire découvrir et apprécier les œuvres et pratiques culturelles, de la production à la réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deslyper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonnéry</w:t>
+                <w:t xml:space="preserve">Sébastien Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01932770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratisation de l’accès aux pratiques artistiques à travers l’apprentissage dans les établissements d’enseignement artistique [Rapport final]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Deslyper</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Étude pour le compte de La Nacre. 2014, pp.423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6836,51 +6754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316818v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dkk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4553" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.551.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928087v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.012.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5259" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raffin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.516" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547824v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316818v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dkk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4553" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.551.0039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928087v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.012.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5259" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raffin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>