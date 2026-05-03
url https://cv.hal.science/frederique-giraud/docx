--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -141,230 +141,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ouvrir la boîte noire du capital culturel. La transmission culturelle en famille est-elle un jeu d’enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.77-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14dkk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Création d’un nouveau métier et recomposition de la division du travail. Les infirmières en pratique avancée à la recherche de leur place dans l’espace professionnel médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (3), pp. 289 à 308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05316818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ouvrir la boîte noire du capital culturel. La transmission culturelle en famille est-elle un jeu d’enfant ?</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retourner en formation à l'âge adulte : les ressorts sociaux d'une expérience &amp;quot;scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (1), pp.77-105. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -405,200 +405,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04791745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jouer pour apprendre ? Étude sociologique des modalités d’appropriations des jeux Montessori en familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 55 (1), pp.39-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.551.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir infirmier en pratique avancée : les dimensions subjectives d’une mobilité discrète au sein du groupe infirmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 165, pp.43-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.12266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04517452v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04598811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges des entretiens réalisés en présence des enfants</w:t>
               </w:r>
@@ -982,51 +982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions, incorporation et envers de la vocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1067,867 +1067,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01862507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consommer autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trespeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 31 (2), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.031.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03585972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La démocratisation culturelle à petits pas. Les visées mi-scolaires mi-artistiques d’un orchestre à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Frédérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76, pp.23 à 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SES et littérature (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Idées économiques et sociales, 186, pp.4-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénombrer et caractériser : les relations épistolaires d’Émile Zola&amp;quot;, pp. 93-110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vies à l'œuvre : agencements pluriels de socialisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Trespeuch</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’imposer parmi ses pairs. Le travail réputationnel d’Émile Zola à l’assaut de la sphère restreinte du champ littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 31 (2), pp.5. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SES et littérature (dossier)</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes, enjeux et usages de la méthode biographique en sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Martinache</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Idées économiques et sociales, 186, pp.4-41</w:t>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, http://www.revue-interrogations.org/Principes-enjeux-et-usages-de-la</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dénombrer et caractériser : les relations épistolaires d’Émile Zola&amp;quot;, pp. 93-110</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Zola mène l'enquête : le terrain comme caution scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.147 - 153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des vies à l'œuvre : agencements pluriels de socialisations</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La posture littéraire à l'épreuve de deux cas empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Saunier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saunier Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15</w:t>
+              <w:t xml:space="preserve">, 2012, URL : http://contextes.revues.org/index4892.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">S’imposer parmi ses pairs. Le travail réputationnel d’Émile Zola à l’assaut de la sphère restreinte du champ littéraire</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot; figuration romanesque du biographique &amp;quot; : usages et enjeux des doubles fictifs chez Émile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17, http://www.revue-interrogations.org/Principes-enjeux-et-usages-de-la</w:t>
+              <w:t xml:space="preserve">, 2012, 15, http://www.revue-interrogations.org/06-La-figuration-romanesque-du</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand Zola mène l'enquête : le terrain comme caution scientifique</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double croyance dans le jeu littéraire d'Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Saunier Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, URL : http://contextes.revues.org/index4892.html</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011, n°9, http://contextes.revues.org/index4831.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2064,247 +2064,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprendre à &amp;quot; manger ailleurs &amp;quot; : les remaniements migratoires du contexte de l'activité culinaire chez des étudiants étrangers à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1283, pp.42-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique culinaire et invention d'un patrimoine culinaire individualisé chez des étudiants étrangers en séjour temporaire à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie MAZZELLA, &amp;lt;i&amp;gt;La mondialisation étudiante. Le Maghreb entre Nord et Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (3), pp.226-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.5259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04660954v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00551494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Raffin, Friches industrielles. Un monde culturel européen en mutation</w:t>
               </w:r>
@@ -2407,316 +2407,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenir Infirmier en pratique avancée : les sens multiples conférés à un nouveau diplôme d’État. Progression dans la carrière, reconversion, ou invention d’un “nouveau métier” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e journées du longitudinal. Trajectoires et carrières contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03706569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genesis of certitudo sui. How childhood socialization constructs social ease and reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socializing inequality. A workshop with Annette Lareau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« C’est pour mieux te former mon enfant ». Les usages scolaro-centrés des pédagogies Montessori par des familles désireuses de concurrencer la forme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La forme scolaire aujourd’hui"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rémi Deslyper; Claire Desmitt; Simon Kéchichian; Clémence Michoux (dirs.), Sep 2022, Lyon (Université Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03928171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Retourner à l’école”. Questionner le poids de la forme scolaire dans les parcours d’adultes en reconversion professionelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2817,407 +2817,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03928177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etre né-e quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialisations enfantines et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02022544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tirelire et la petite souris. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Socialisations économiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprendre l’argent. Constructions du rapport à l’argent et différenciations de classes au cours de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Socialisations enfantines et inégalités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Etre né-e quelque part : la trame spatiale des inégalités</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enjeux théoriques aux usages empiriques de la méthode biographique en sociologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bertrand</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’approche biographique. Portée et limites heuristiques d’une approche protéiforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de changement social et politique, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3236,1075 +3236,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'homme privé en interaction avec l'homme public. Comment Zola gère-t-il l'image de soi sur la scène littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sphère privée, sphère publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'auteur dans son oeuvre: comment analyser les doubles fictifs pour comprendre l'auteur? L'exemple d'Emile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sujet créateur et conscience d'auteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'auteur dans son oeuvre : les doubles fictifs au service de la promotion de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'auteur et ses doubles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie de la création littéraire, retour sur Emile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connivences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La récup', regards ethnographiques sur des pratiques diversifiées. L'usage des sites de dons d'objets en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La récup', regards ethnographiques sur des pratiques diversifiées. L'usage des sites de dons d'objets en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressorts stratégiques et intimes de la posture : les cas d'Émile Zola et d'Amélie Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de relève de la Formation doctorale interdisciplinaire Figures, ethos, postures de l'auteur au fil des siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emile Zola. Comment &amp;quot; être écrivain &amp;quot; ? L'invention d'un rite génétique professionnalisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études " Socialisations, dispositions et stratégies d'écrivains " organisée par le Centre Max Weber (CNRS-UMR 5283) à l'ENS de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00966957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'homme privé en interaction avec l'homme public. Comment Zola gère-t-il l'image de soi sur la scène littéraire ?</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola, la fiction naturaliste et la connaissance du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sphère privée, sphère publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France</w:t>
+              <w:t xml:space="preserve">" Sociologie et littérature : des relations incestueuses "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Agadir, Maroc. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'auteur dans son oeuvre: comment analyser les doubles fictifs pour comprendre l'auteur? L'exemple d'Emile Zola</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réinvention de soi romanesque : usages et enjeux des doubles fictifs chez Émile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sujet créateur et conscience d'auteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Ecrire sa vie, écrire la vie. Seconde université d'été de Ferney Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ferney Voltaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'auteur dans son oeuvre : les doubles fictifs au service de la promotion de soi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon œuvre appartient au peuple &amp;quot; : la mobilisation d'un &amp;quot; public populaire &amp;quot; chez Émile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'auteur et ses doubles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">À la recherche des publics populaires. " Faire peuple ", premier volet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nancy, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour une sociologie de la création littéraire, retour sur Emile Zola</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâtonnements méthodologiques de l'ethnologue sur le terrain de la générosité en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connivences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Premiers pas en ethnographie, colloque organisé par la Société d'Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la rhétorique culinaire aux pratiques réelles : l'identité culinaire d'étudiants étrangers en séjour temporaire à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire et manger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Chambéry, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Emile Zola, la fiction naturaliste et la connaissance du social</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi je travaille beaucoup&amp;quot; : la pratique ascétique de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Sociologie et littérature : des relations incestueuses "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Agadir, Maroc. à paraître</w:t>
+              <w:t xml:space="preserve">Création &amp; Innovation : IVe congrès de l'Association Française de Sociologie, RT 27 Sociologie des intellectuels et de l'expertise, session 5a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réinvention de soi romanesque : usages et enjeux des doubles fictifs chez Émile Zola</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Faire) parler de soi : la correspondance de Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecrire sa vie, écrire la vie. Seconde université d'été de Ferney Voltaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Ferney Voltaire, France</w:t>
+              <w:t xml:space="preserve">La correspondance littéraire en question : première université d'été de Ferney Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ferney Voltaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je désirerais trouver quelque sentier inexploré&amp;quot; : la construction de l'identité littéraire d'Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création &amp; Innovation : IVe congrès de l'Association Française de Sociologie, RT 1 Savoirs, travail et professions, session 5a</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665114v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00665160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4713,90 +4713,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Seuil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -5243,281 +5243,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03547819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxence ou le goût des chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.747-790, 2019, 978-2-02-141960-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02302741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandir au &amp;quot;milieu&amp;quot; de l'espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5536,384 +5609,311 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.367-372, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02302755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La maternelle n’est pas qu’un jeu d’enfant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.981-1006, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre l'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.747-790, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...132 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02410583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maternelle n’est pas qu’un jeu d’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6754,51 +6754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316818v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dkk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4553" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.551.0039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928087v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.012.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5259" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raffin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665114v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166855v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dkk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4553" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.551.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928087v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.012.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raffin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>