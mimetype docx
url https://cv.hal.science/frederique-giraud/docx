--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -405,200 +405,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04791745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenir infirmier en pratique avancée : les dimensions subjectives d’une mobilité discrète au sein du groupe infirmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, pp.43-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04517452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jouer pour apprendre ? Étude sociologique des modalités d’appropriations des jeux Montessori en familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vol. 55 (1), pp.39-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.551.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598811v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-04517452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges des entretiens réalisés en présence des enfants</w:t>
               </w:r>
@@ -1706,316 +1706,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00966925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot; figuration romanesque du biographique &amp;quot; : usages et enjeux des doubles fictifs chez Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, http://www.revue-interrogations.org/06-La-figuration-romanesque-du</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La posture littéraire à l'épreuve de deux cas empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saunier Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, URL : http://contextes.revues.org/index4892.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La &amp;quot; figuration romanesque du biographique &amp;quot; : usages et enjeux des doubles fictifs chez Émile Zola</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - Le choix des aliments. Informations et pratiques alimentaires. De la fin du moyen Age à nos jour.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15, http://www.revue-interrogations.org/06-La-figuration-romanesque-du</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92, pp.223-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double croyance dans le jeu littéraire d'Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n°9, http://contextes.revues.org/index4831.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665095v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01201223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portrait de soi en écrivain. Zola et son double Sandoz</w:t>
               </w:r>
@@ -2407,50 +2407,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« C’est pour mieux te former mon enfant ». Les usages scolaro-centrés des pédagogies Montessori par des familles désireuses de concurrencer la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La forme scolaire aujourd’hui"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémi Deslyper; Claire Desmitt; Simon Kéchichian; Clémence Michoux (dirs.), Sep 2022, Lyon (Université Lyon 2), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir Infirmier en pratique avancée : les sens multiples conférés à un nouveau diplôme d’État. Progression dans la carrière, reconversion, ou invention d’un “nouveau métier” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2459,221 +2528,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e journées du longitudinal. Trajectoires et carrières contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03706569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genesis of certitudo sui. How childhood socialization constructs social ease and reserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socializing inequality. A workshop with Annette Lareau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929602v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03928171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Retourner à l’école”. Questionner le poids de la forme scolaire dans les parcours d’adultes en reconversion professionelle</w:t>
               </w:r>
@@ -4392,51 +4392,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03547817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4501,516 +4501,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant six ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giraud Frédérique, Henri-Panabière Gaële (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paris Cité éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 172 p., 2025, Collection Démêlés, 978-2-488244-01-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le livre face au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Enssib, 2024, 9782375461785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Eloy (dir.), Comment la culture vient aux enfants. Repenser les médiations, Paris, Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deslyper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Legon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03638800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guillot</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Enssib, 2024, 9782375461785</w:t>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Florence Eloy (dir.), Comment la culture vient aux enfants. Repenser les médiations, Paris, Presses de Sciences Po</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer et relire la correspondance de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Woollen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Basilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès. Presses universitaires de Rennes, 2018, 9782753575660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola, le déclassement et la lutte des places.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Frédérique</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Presses de Sciences Po, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2016, 9782745331724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5020,774 +5151,774 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister professionnellement au sentiment de déclassement grâce aux pédagogies Montessori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Puf; La vie des idées. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géraldine Farges, Igor Martinache (dirs), Enseignants : le grand déclassement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782130878247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir enseignant mais pas à n’importe quel prix. Les conditions sociales de l’attractivité de l’enseignement chez des ingénieurs et ingénieures en reconversion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Farges; Loïc Szerdahelyi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d’enseignants. Regards croisés sur l'attractivité d'un métier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.71-84, 2024, 9782753594043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bourgeois vivent comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel indocile de sciences sociales: Pour des savoirs résistants, Paris, La Découverte, « Hors collection Sciences Humaines », pp. 898-912</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03547819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Maxence ou le goût des chiffres</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances de classe. De l’inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.747-790, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02302741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandir au &amp;quot;milieu&amp;quot; de l'espace social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Le Seuil, pp.367-372, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02302755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence ou le goût des chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.367-372, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Le Seuil, pp.747-790, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La maternelle n’est pas qu’un jeu d’enfant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.981-1006, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l'argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5833,100 +5964,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02410583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maternelle n’est pas qu’un jeu d’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,400 +6072,400 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, p. 981-1006, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola prescripteur : porte-voix de la modernité en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Brigitte Chapelain et Sylvie Ducas (dirs.), Prescription culturelle et hyperchoix, Villeurbanne, Presses de l’Enssib, coll « Papiers », pp. 133-144.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03547821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rien ne se jette, rien ne s’achète, tout s’échange. Registres pluriels d’utilisation des sites de dons d’objets sur internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Jean-Pascal Higelé et Lionel Jacquot (dirs.), Figures de l'engagement. Objets - Formes - Trajectoires, PUN-éditions universitaires de Lorraine, pp.177-193.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03547822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai d’analyse quantitative de la correspondance de Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Philippe Martin (dir.), La correspondance : le mythe de l'individu dévoilé, Louvain-la-Neuve, Presses universitaires de Louvain, pp. 323-341</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03547824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La récup. Regards ethnographiques sur des pratiques diversifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le consommateur malin face à la crise. Tome 2. Le consommateur stratège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.207-224, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00966941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Oeuvre d'Emile Zola : l'écrivain fictif au service de la mise en scène de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'ils vivent, ce qu'ils écrivent. Mises en scène littéraires du social et expériences socialisatrices des écrivains,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.223-248, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6344,270 +6475,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les médiations. Analyse des manières de faire découvrir et apprécier les œuvres et pratiques culturelles, de la production à la réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deslyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Francois</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017</w:t>
+                <w:t xml:space="preserve">halshs-01932770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratisation de l’accès aux pratiques artistiques à travers l’apprentissage dans les établissements d’enseignement artistique [Rapport final]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Étude pour le compte de La Nacre. 2014, pp.423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6754,51 +6885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166855v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dkk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4553" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.551.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928087v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.012.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raffin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166855v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dkk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4553" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04517452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.551.0039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.148.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928087v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.012.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trespeuch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03352556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saunier Emilie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5259" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raffin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.u-pariscite.fr/premieres_classes/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04026790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Woollen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Basilio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547824v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932770v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109710v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>