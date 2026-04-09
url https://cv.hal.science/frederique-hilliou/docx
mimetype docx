--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -75,4632 +75,4766 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequences of four Ixodes species expands understanding of tick evolution</w:t>
+                <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacts growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
+                <w:t xml:space="preserve">Alexandre Bouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noël</w:t>
+                <w:t xml:space="preserve">Cloé Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Gianni Galati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Boudet</w:t>
+                <w:t xml:space="preserve">Aude Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.17. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 367, pp.113106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02121-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2026.113106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707197v1</w:t>
+                <w:t xml:space="preserve">hal-05572696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Selection Promotes Intraspecific Genomic Differentiation in Spodoptera littoralis With Possible Involvement in Detoxification</w:t>
+                <w:t xml:space="preserve">Genome sequences of four Ixodes species expands understanding of tick evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Durand</w:t>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
+                <w:t xml:space="preserve">Benjamin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Ru</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Dewer</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Matéo Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70917. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027917v1</w:t>
+                <w:t xml:space="preserve">hal-04707197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacted growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Galati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2025.07.07.663522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric variation and fluctuating asymmetry in populations of Closterocerus coffeellae (Ihering) (Hymenoptera: Eulophidae) in different management and landscape of coffee agroecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzany Leite</w:t>
+                <w:t xml:space="preserve">Divergent Selection Promotes Intraspecific Genomic Differentiation in Spodoptera littoralis With Possible Involvement in Detoxification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Dewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2024.105570⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281497v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution of invasive fall armyworms to maize with potential involvement of Cytochrome P450 genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brévault</w:t>
+                <w:t xml:space="preserve">Morphometric variation and fluctuating asymmetry in populations of Closterocerus coffeellae (Ihering) (Hymenoptera: Eulophidae) in different management and landscape of coffee agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloito Mates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benício de M. Santos Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzany Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10845-7⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.105570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2024.105570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762233v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete mitochondrial genome of Leucoptera coffeella (Lepidoptera: Lyonetiidae) and phylogenetic relationships within the Yponomeutoidea superfamily</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Fabricio de Melo Bellard Do Nascimento</w:t>
+                <w:t xml:space="preserve">Adaptive evolution of invasive fall armyworms to maize with potential involvement of Cytochrome P450 genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Haenniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle D’alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brévault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-57869-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10845-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651048v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Péré</w:t>
+                <w:t xml:space="preserve">The complete mitochondrial genome of Leucoptera coffeella (Lepidoptera: Lyonetiidae) and phylogenetic relationships within the Yponomeutoidea superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zotta Mota A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coiti Togawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Florencio Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fabricio de Melo Bellard Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-57869-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681534v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary process of invasion in the fall armyworm (Spodoptera frugiperda)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25529-z⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926301v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance in the Genus Spodoptera: Key Insect Detoxification Genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The evolutionary process of invasion in the fall armyworm (Spodoptera frugiperda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wee Tek Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fiteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12060544⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.21063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25529-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278458v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lyam Baudry</w:t>
+                <w:t xml:space="preserve">Resistance in the Genus Spodoptera: Key Insect Detoxification Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Persyn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maïbèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects12060544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detoxification gene families in Phylloxera: Endogenous functions and roles in response to the environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40, pp.100867. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2021.100867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296275v1</w:t>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Detoxification gene families in Phylloxera: Endogenous functions and roles in response to the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maïbèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01382-6⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.100867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2021.100867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065279v1</w:t>
+                <w:t xml:space="preserve">hal-03296275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular mechanisms of mother-to-egg immune protection in the mealworm beetle Tenebrio molitor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Voisin</w:t>
+                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba Abdelgaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008935⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01382-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994654v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular mechanisms of mother-to-egg immune protection in the mealworm beetle Tenebrio molitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (10), pp.e1008935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190973v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nabity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of Spodoptera frugiperda Sf9 cells resistant to Bacillus thuringiensis Cry1Ca toxin reveals that extracellular Ca 2+ , Mg 2+ and production of cAMP are involved in toxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.037085⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322389v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATQPCR: Website for statistical analysis of real-time quantitative pcr data.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic analysis of Spodoptera frugiperda Sf9 cells resistant to Bacillus thuringiensis Cry1Ca toxin reveals that extracellular Ca 2+ , Mg 2+ and production of cAMP are involved in toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tran Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcp.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.bio037085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.037085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264348v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic adaptation to polyphagy and insecticides in a major East Asian noctuid pest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SATQPCR: Website for statistical analysis of real-time quantitative pcr data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0314-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcp.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837307v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiwoong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme genome diversity in the hyper-prevalent parasitic eukaryote Blastocystis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marek Eliáš</w:t>
+                <w:t xml:space="preserve">Genomic adaptation to polyphagy and insecticides in a major East Asian noctuid pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingcai Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra V. Chilukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2003769⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (11), pp.1747-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0314-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802863v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance evolution in Drosophila: the case of CYP6G1</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extreme genome diversity in the hyper-prevalent parasitic eukaryote Blastocystis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Gentekaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Stairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimír Klimeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Eliáš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (3), pp.493 - 499. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (9), pp.e2003769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.4470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2003769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510792v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450s from the fall armyworm (Spodoptera frugiperda): responses to plant allelochemicals and pesticides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance evolution in Drosophila: the case of CYP6G1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/imb.12140⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (3), pp.493 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.4470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631337v1</w:t>
+                <w:t xml:space="preserve">hal-01510792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
+                <w:t xml:space="preserve">Cytochrome P450s from the fall armyworm (Spodoptera frugiperda): responses to plant allelochemicals and pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fricaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Feyereisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.115 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imb.12140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058982v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of pig ([i]Sus scrofa[/i]) olfactory soluble proteome reveals [i]O[/i]-Linked-N-Acetylglucosaminylation of secreted odorant-binding proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2014.00202⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130529v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dusk till dawn: the Arabidopsis thaliana sugar starving responsive network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Proteomic analysis of pig ([i]Sus scrofa[/i]) olfactory soluble proteome reveals [i]O[/i]-Linked-N-Acetylglucosaminylation of secreted odorant-binding proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Vercoutter-Edouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00482⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2014.00202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633978v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome of the red alga &amp;lt;em&amp;gt;Porphyridium purpureum&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Rose</w:t>
+                <w:t xml:space="preserve">From dusk till dawn: the Arabidopsis thaliana sugar starving responsive network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wattebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2931⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650394v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of the benzoxazinoid biosynthetic pathway of Poaceae</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome of the red alga &amp;lt;em&amp;gt;Porphyridium purpureum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debashish Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana C. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheong Xin Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-12-64⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646808v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lepidopteran transcriptome analysis following infection by phylogenetically unrelated polydnaviruses highlights differential and common responses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Phylogenomics of the benzoxazinoid biosynthetic pathway of Poaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Feyereisen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2011.03.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (64), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-12-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643920v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hormones agonists on Sf9 cells, proliferation and cell cycle arrest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Lepidopteran transcriptome analysis following infection by phylogenetically unrelated polydnaviruses highlights differential and common responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Taquet</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025708⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (8), pp.582-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649280v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Cloning and Characterization of a Vacuolar Class III Peroxidase Involved in the Metabolism of Anticancer Alkaloids in Catharanthus roseus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of hormones agonists on Sf9 cells, proliferation and cell cycle arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iolanda Almeida</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.107060⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e25708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658396v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Cousserans</w:t>
+                <w:t xml:space="preserve">Molecular Cloning and Characterization of a Vacuolar Class III Peroxidase Involved in the Metabolism of Anticancer Alkaloids in Catharanthus roseus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manuela Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-322⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (2), pp.403-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.107060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659558v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of Spodoptera frugiperda hemocytes and fat body using cDNA microarray reveals polydnavirus-associated variations in lepidopteran host genes transcript levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Deleury</w:t>
+                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-160⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655713v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPODOBASE: an EST database for the lepidopteran crop pest Spodoptera.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.322-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gene expression profiling of Spodoptera frugiperda hemocytes and fat body using cDNA microarray reveals polydnavirus-associated variations in lepidopteran host genes transcript levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Barat-Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran?oise-Xavi?re Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Sofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Deleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (160), n. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xenobiotic response in Drosophila melanogaster: Sex dependence of P450 and GST gene induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blair D. Siegfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Boundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (8), pp.674-682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4710,265 +4844,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Boulain</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in fall armyworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hänniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4978,275 +5112,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Design a good RNA-Seq experiment in an interdisciplinary context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation du sécrétome olfactif du Porc en fonction de l'âge et du sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vercoutter-Edouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Mortuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5256,259 +5390,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RqPCRAnalysis : analysis of quantitative Real-time PCR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Bioinformatics Models, Methods and</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera EST sequencing and analysis of synteny among 3 species bring new perspectives for Lepidoptera genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Audant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bidegainberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. pp.29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1673/031.007.2901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5655,51 +5789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027917v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70917" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.07.663522" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloito Mates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#237;cio de M. Santos Neto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.P. Cardoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzany Leite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2024.105570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haenniger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10845-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zotta Mota A." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coiti Togawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florencio Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabricio de Melo Bellard Do Nascimento" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57869-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12060544" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100867" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Trang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.037085" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Trang Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2019.07.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingcai Cheng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra V. Chilukuri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0314-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gentekaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Stairs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Eli&#225;&#353;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003769" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4470" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Feyereisen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97A8698A9AF00B6916E4CAF266F064D89773C88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00202" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arias" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00482" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C. Price" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Qiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2931" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dutartre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-64" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.03.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6GNW4P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Califano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Taquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuela Costa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duarte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Pereira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Almeida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.107060" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair D. Siegfried" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Trang Tran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2026.113106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.07.663522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloito Mates" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#237;cio de M. Santos Neto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.P. Cardoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzany Leite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2024.105570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haenniger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10845-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zotta Mota A." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coiti Togawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florencio Martins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabricio de Melo Bellard Do Nascimento" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57869-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12060544" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100867" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Trang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.037085" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Trang Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2019.07.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingcai Cheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra V. Chilukuri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Huang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0314-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gentekaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Stairs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Eli&#225;&#353;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003769" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Feyereisen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12140" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97A8698A9AF00B6916E4CAF266F064D89773C88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130529v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00202" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00482" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C. Price" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Qiu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rose" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2931" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dutartre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-64" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643920v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.03.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6GNW4P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Califano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Taquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025708" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuela Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duarte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Pereira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Almeida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.107060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-160" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair D. Siegfried" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811123v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Trang Tran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>