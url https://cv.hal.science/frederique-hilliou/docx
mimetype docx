--- v1 (2026-04-09)
+++ v2 (2026-05-12)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -377,4732 +377,4716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacted growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Fauvet</w:t>
+                <w:t xml:space="preserve">Divergent Selection Promotes Intraspecific Genomic Differentiation in Spodoptera littoralis With Possible Involvement in Detoxification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Dewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.07.07.663522⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468120v1</w:t>
+                <w:t xml:space="preserve">hal-05027917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Selection Promotes Intraspecific Genomic Differentiation in Spodoptera littoralis With Possible Involvement in Detoxification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Morphometric variation and fluctuating asymmetry in populations of Closterocerus coffeellae (Ihering) (Hymenoptera: Eulophidae) in different management and landscape of coffee agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloito Mates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benício de M. Santos Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C.P. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzany Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70917⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.105570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2024.105570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027917v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric variation and fluctuating asymmetry in populations of Closterocerus coffeellae (Ihering) (Hymenoptera: Eulophidae) in different management and landscape of coffee agroecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzany Leite</w:t>
+                <w:t xml:space="preserve">Adaptive evolution of invasive fall armyworms to maize with potential involvement of Cytochrome P450 genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Haenniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle D’alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brévault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2024.105570⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10845-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281497v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution of invasive fall armyworms to maize with potential involvement of Cytochrome P450 genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brévault</w:t>
+                <w:t xml:space="preserve">The complete mitochondrial genome of Leucoptera coffeella (Lepidoptera: Lyonetiidae) and phylogenetic relationships within the Yponomeutoidea superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zotta Mota A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coiti Togawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Florencio Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fabricio de Melo Bellard Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10845-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-57869-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762233v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete mitochondrial genome of Leucoptera coffeella (Lepidoptera: Lyonetiidae) and phylogenetic relationships within the Yponomeutoidea superfamily</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Fabricio de Melo Bellard Do Nascimento</w:t>
+                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-57869-3⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651048v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Péré</w:t>
+                <w:t xml:space="preserve">The evolutionary process of invasion in the fall armyworm (Spodoptera frugiperda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wee Tek Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fiteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.21063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25529-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681534v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary process of invasion in the fall armyworm (Spodoptera frugiperda)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Resistance in the Genus Spodoptera: Key Insect Detoxification Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maïbèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25529-z⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12060544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926301v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686846v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance in the Genus Spodoptera: Key Insect Detoxification Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chertemps</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.544. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects12060544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278458v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detoxification gene families in Phylloxera: Endogenous functions and roles in response to the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maïbèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.100867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2021.100867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+                <w:t xml:space="preserve">hal-03296275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detoxification gene families in Phylloxera: Endogenous functions and roles in response to the environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba Abdelgaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2021.100867⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01382-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296275v1</w:t>
+                <w:t xml:space="preserve">hal-03065279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in the fall armyworm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Blanco</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular mechanisms of mother-to-egg immune protection in the mealworm beetle Tenebrio molitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01382-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (10), pp.e1008935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065279v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular mechanisms of mother-to-egg immune protection in the mealworm beetle Tenebrio molitor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Voisin</w:t>
+                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008935⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994654v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190973v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of Spodoptera frugiperda Sf9 cells resistant to Bacillus thuringiensis Cry1Ca toxin reveals that extracellular Ca 2+ , Mg 2+ and production of cAMP are involved in toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tran Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.bio037085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.037085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-02322389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of Spodoptera frugiperda Sf9 cells resistant to Bacillus thuringiensis Cry1Ca toxin reveals that extracellular Ca 2+ , Mg 2+ and production of cAMP are involved in toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SATQPCR: Website for statistical analysis of real-time quantitative pcr data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Castella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.037085⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcp.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322389v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATQPCR: Website for statistical analysis of real-time quantitative pcr data.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic adaptation to polyphagy and insecticides in a major East Asian noctuid pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingcai Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra V. Chilukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcp.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (11), pp.1747-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0314-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264348v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiwoong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic adaptation to polyphagy and insecticides in a major East Asian noctuid pest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lihua Huang</w:t>
+                <w:t xml:space="preserve">Extreme genome diversity in the hyper-prevalent parasitic eukaryote Blastocystis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Gentekaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Stairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimír Klimeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Eliáš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0314-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (9), pp.e2003769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2003769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837307v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme genome diversity in the hyper-prevalent parasitic eukaryote Blastocystis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance evolution in Drosophila: the case of CYP6G1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (9), pp.e2003769. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (3), pp.493 - 499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2003769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.4470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802863v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance evolution in Drosophila: the case of CYP6G1</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cytochrome P450s from the fall armyworm (Spodoptera frugiperda): responses to plant allelochemicals and pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fricaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Audant-Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Feyereisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.4470⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.115 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imb.12140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510792v1</w:t>
+                <w:t xml:space="preserve">hal-02631337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450s from the fall armyworm (Spodoptera frugiperda): responses to plant allelochemicals and pesticides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Proteomic analysis of pig ([i]Sus scrofa[/i]) olfactory soluble proteome reveals [i]O[/i]-Linked-N-Acetylglucosaminylation of secreted odorant-binding proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Vercoutter-Edouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2014.00202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/imb.12140⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02631337v1</w:t>
+                <w:t xml:space="preserve">hal-01130529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of pig ([i]Sus scrofa[/i]) olfactory soluble proteome reveals [i]O[/i]-Linked-N-Acetylglucosaminylation of secreted odorant-binding proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">From dusk till dawn: the Arabidopsis thaliana sugar starving responsive network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wattebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2014.00202⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130529v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dusk till dawn: the Arabidopsis thaliana sugar starving responsive network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Renou</w:t>
+                <w:t xml:space="preserve">Genome of the red alga &amp;lt;em&amp;gt;Porphyridium purpureum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debashish Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana C. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheong Xin Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00482⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633978v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome of the red alga &amp;lt;em&amp;gt;Porphyridium purpureum&amp;lt;/em&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenomics of the benzoxazinoid biosynthetic pathway of Poaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Feyereisen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2931⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (64), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-12-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650394v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of the benzoxazinoid biosynthetic pathway of Poaceae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Lepidopteran transcriptome analysis following infection by phylogenetically unrelated polydnaviruses highlights differential and common responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-12-64⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (8), pp.582-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646808v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lepidopteran transcriptome analysis following infection by phylogenetically unrelated polydnaviruses highlights differential and common responses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effects of hormones agonists on Sf9 cells, proliferation and cell cycle arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bernardo</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e25708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2011.03.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643920v1</w:t>
+                <w:t xml:space="preserve">hal-02649280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hormones agonists on Sf9 cells, proliferation and cell cycle arrest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Molecular Cloning and Characterization of a Vacuolar Class III Peroxidase Involved in the Metabolism of Anticancer Alkaloids in Catharanthus roseus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manuela Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Taquet</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025708⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (2), pp.403-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.107060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649280v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Cloning and Characterization of a Vacuolar Class III Peroxidase Involved in the Metabolism of Anticancer Alkaloids in Catharanthus roseus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iolanda Almeida</w:t>
+                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.107060⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658396v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Cousserans</w:t>
+                <w:t xml:space="preserve">Gene expression profiling of Spodoptera frugiperda hemocytes and fat body using cDNA microarray reveals polydnavirus-associated variations in lepidopteran host genes transcript levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Barat-Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran?oise-Xavi?re Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Sofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-322⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (160), n. p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659558v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPODOBASE: an EST database for the lepidopteran crop pest Spodoptera.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.322-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of Spodoptera frugiperda hemocytes and fat body using cDNA microarray reveals polydnavirus-associated variations in lepidopteran host genes transcript levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Xenobiotic response in Drosophila melanogaster: Sex dependence of P450 and GST gene induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...51 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-160⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Blair D. Siegfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hilliou</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Boundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (8), pp.674-682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacted growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Galati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090838v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in fall armyworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki Woong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki Woong Nam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederique Hilliou</w:t>
+                <w:t xml:space="preserve">Carlos A Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A Blanco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Hänniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5112,275 +5096,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Design a good RNA-Seq experiment in an interdisciplinary context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Cyprien Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guerin</w:t>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation du sécrétome olfactif du Porc en fonction de l'âge et du sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vercoutter-Edouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Mortuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Mortuaire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bouclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5390,259 +5374,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RqPCRAnalysis : analysis of quantitative Real-time PCR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Bioinformatics Models, Methods and</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera EST sequencing and analysis of synteny among 3 species bring new perspectives for Lepidoptera genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+                <w:t xml:space="preserve">Pascaline Audant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Audant</w:t>
+                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
+                <w:t xml:space="preserve">Vincent Bidegainberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. pp.29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1673/031.007.2901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5789,51 +5773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2026.113106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.07.663522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloito Mates" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#237;cio de M. Santos Neto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.P. Cardoso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzany Leite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2024.105570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haenniger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10845-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zotta Mota A." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coiti Togawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florencio Martins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabricio de Melo Bellard Do Nascimento" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57869-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12060544" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100867" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Trang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.037085" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Trang Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2019.07.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingcai Cheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra V. Chilukuri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Huang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0314-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gentekaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Stairs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Eli&#225;&#353;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003769" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Feyereisen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12140" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97A8698A9AF00B6916E4CAF266F064D89773C88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130529v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00202" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00482" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C. Price" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Qiu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rose" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2931" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dutartre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-64" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643920v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.03.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6GNW4P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Califano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Taquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025708" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuela Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duarte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Pereira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Almeida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.107060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-160" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair D. Siegfried" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811123v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Trang Tran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2026.113106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Clamens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dewer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloito Mates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#237;cio de M. Santos Neto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.P. Cardoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzany Leite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2024.105570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haenniger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10845-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zotta Mota A." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coiti Togawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florencio Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabricio de Melo Bellard Do Nascimento" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57869-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12060544" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100867" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant-Lacour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Trang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.037085" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Trang Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2019.07.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingcai Cheng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra V. Chilukuri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0314-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gentekaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Stairs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Eli&#225;&#353;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003769" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4470" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Feyereisen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97A8698A9AF00B6916E4CAF266F064D89773C88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00202" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arias" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00482" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Bhattacharya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana C. Price" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Qiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2931" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dutartre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-64" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.03.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6GNW4P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Califano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Taquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025708" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuela Costa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duarte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Pereira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Almeida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.107060" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair D. Siegfried" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811123v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Trang Tran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>