--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Laforest </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à INSA Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIRIS, équipe TWEAK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique d'un graphe de connaissances géo-historiques à partir de textes encyclopédiques anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRSC: from PG to RDF and back, using schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A query language for semantic complex event processing: Syntax, semantics and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Wikipedian: Generating Textual Summaries from Knowledge Base Triples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52-53, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time, Scalable, Content-based Twitter users recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashtag-based learning profile enrichment for personalized Recommendation in ELearning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérième Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.891. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15866/irecos.v10i9.6261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context awareness as a Service for Cloud Resource Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume:PP (Issue:99), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2013.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00952986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ideal service QoS in fuzzy logic-based adaptation planning middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation basée sur la confiance : une approche sociale et locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.33-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards service-oriented continuous queries in pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 13, pp.33-57. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.5.33-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in Context-Aware Pervasive Information Systems : The SECAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Celentano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, 3, pp.400-425. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17427370710863130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents and topic maps : an original way to manage medical records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Healthcare Information Systems and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, 2, pp.22-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to Model and Use Context for Adapting Applications in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal of Systems and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, 80, pp.1973-1992. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITRANS: a web information system for microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 116, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et adaptation automatiques des interfaces utilisateurs pour des environnements multi-terminaux : Le projet SEFAGI : Simple Environment For Adaptable Graphical Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, 9, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.2.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de couplage de documents structurés et de bases de données - le projet DRUID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Fla Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (5/6), pp.109-126 </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.8.5-6.109-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Extraction Automatique de Structures Spatiales Statiques pour le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées à l’ère des graphes de connaissances et des grands modèles de langage, Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing reasoning on WoT edge architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on IoT interoperability and the web of things (IIWOT'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04312153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison diachronique de motifs récurrents dans deux encyclopédies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIDILEM, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Arduinos dream of efficient reasoners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.289-304, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation Node-RED de données sémantiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiRoT : un raisonneur incrémental léger pour le Web des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Internet des Objets et Intelligence Artificielle (IoT &amp; IA) Plate-Forme Intelligence Artificielle (PFIA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shacled Turtle: Schema-Based Turtle Auto-Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization and Interaction for Ontologies and Linked Data 2022, co-located with the International Semantic Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou (Virtual Event), China. pp.2-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREC: semantic translation of property graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st workshop on Squaring the Circles on Graphs, SEMANTiCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement embarqué et distribué pour le Web des Objets : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stream Reasoning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WasmTree: Web Assembly for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web, 18th International Conference, ESWC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Hersonissos (virtual), Greece. pp.582-597, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Joint Job Embeddings using a Job-Oriented Asymmetrical Pairing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santiago de Compostella, Spain. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA200316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Rex : A Large Scale Alignment of Natural Language with Knowledge Base Triples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arslen Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the (Language) Gap : Generation of Multilingual Wikipedia Summaries from Wikidata for ArticlePlaceholders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot Question Generation from Knowledge Graphs for Unseen Predicates and Entity Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL-HLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilla: Navigating DBpedia by Topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBS Grand Challenge: A Scalable Framework for Accelerating Situation Prediction over Spatio-temporal Event Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All that Incremental is not Efficient: Towards Recomputation Based Complex Event Processing for Expensive Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Question Generation over Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int conf. on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, Scalable, Content-based Twitter Users Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1367-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02010031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Generate Wikipedia Summaries for Underserved Languages from Wikidata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL-HLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docker2RDF: Lifting the docker Registry Hub into RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Recall Open IE for Relation Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Joint Conf. Natural Language Processing (IJCNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Taipei, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upsortable: Programming Top-K Queries Over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Graph Pattern Matching over Knowledge Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Distributed and Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, California, United States. pp.214-225, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquité et mobilité 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de commentaires utilisateurs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254845v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIONYSUS: Towards Query-aware Distributed Processing of RDF Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Querying Graph Structured Data (GraphQ'16) at EDBT/ICDT 2016 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRA: Continuous Query Processing for {RDF} Graph Streams Over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2949689.2949701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental and Directed Rule-Based Inference on RDFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongement de métrique pour le calcul de similarité sémantique à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On metric embedding for boosting semantic similarity computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">int conf. on Web Information System Engineering (WISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE Workshop on Hot Topics in Web Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartKeepers: A Decentralized, Secure, and Flexible Social Platform for Coworkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slider : un Raisonneur Incrémental Évolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: Spontaneous and Ephemeral Social Networks (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth ACM MobiCom Workshop on Challenged Networks (ACM Chants@MOBICOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2799371.2799372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review: Home Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Intelligent Systems Design and Applications (ISDA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakesh, Morocco. pp.485--492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining user-generated comments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slider: an Efficient Incremental Reasoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723372.2735363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstation : MYSTREAM: an in browser personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM Web Intelligence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Spontaneous and Ephemeral Social Networks: an Event-based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghorbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">debs 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2776772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Semantically Enriched Complex Event Processing and Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OrdRing 2014 - 3rd International Workshop on Ordering and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01087640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntelSCEP: Towards an Intelligent Semantic Complex Event Processing Framework for Prosumer-Oriented SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hashtags dictionary from crowdsourced definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merieme Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Information Integration on the Web (IIWeb 2014) co-located with 30th ICDE 2014}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Chicago, IL, United States. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic web model for ad hoc context-aware communities : Application to the Smart Place Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Fla Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lanquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Portugal. pp.591-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Ontology for Prosumer-Oriented Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Energy Data Management at 17th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence on collaborative filtering and trust-based recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ec-Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.162-173, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39878-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Based Utility Function for Context-Aware Adaptation Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. conf. on Modeling Approaches and Algorithms for Advanced Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saida, Algeria. pp.227-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Recommendation Based Hashtags on E-learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merieme Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Ajhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb'2013 Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tunisia. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HashGraph : an expressive and scalable Twitter users profile for recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence (WI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Atlanta, United States. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Conceptual Data Model for Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Conceptual Modeling (ER'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centric Trust-based Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology - New Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Las Vegas, United States. pp.707-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-Based Local and Social Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys 2012 Workshop on Recommender Systems and the Social Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-based recommendation with privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique des Organisation, des Systèmes d'information et de décision (INFORSID'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.369-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Frontier Information Provision in the ALIAS European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atisha Garin-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barthuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Centered Networked Health Care - Proceedings of MIE 2011 - The XXIIIth International Congress of the European Federation for Medical Informatics (MIE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, oslo, Norway. pp.155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès transfrontalier aux informations médicales : un système de traduction pour le projet européen ALIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atisha Garin-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur l'Ingénierie de l'Information Médicale (SIIM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XD-ER : un modèle conceptuel pour les environnements dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic, Social & Context-Aware Registry for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic, Social and Context-Aware Registry for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIAS: Alpine Hospital Networking for Improved Access to Telemedicine Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedInfo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACODAC: Developing Applications with COntext-awareness using Dynamic Aspects Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple (yet Powerful) Algebra for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EBDT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739041.1739086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ : un modèle de données pour la gestion d'environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (UbiMob'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: A Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAN 2009, 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohsiung, Taiwan, R.O.C., China. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: un système de gestion de données et de services en environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of data sources and services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liya Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOuvelles TEchnologies de la Repartition - Notere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre relationnelle étendue aux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges (Ardèche), France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of expression following nutritional stresses in the reduced genome of Buchnera aphidicola, &amp;quot;Is there any life left?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Institut Cavanilles de Biodiversitat i Biologia Evolutiva (ICBiBE) - Univ. Valencia (ESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Valencia (Espagne), juin 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Action-Oriented Continuous Queries in Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées 2007 (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context in Adapting Applications to Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Description Language for the Automatic Generation of Pervasive Medical User Interfaces: The SEFAGI Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Workshop on Health Pervasive Systems (HPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces adaptatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et ingénierie des systèmes hospitaliers (GISEH 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITRANS: a web information system for microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Congress of the European Federation for Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Genève (Suisse), août-septembre 2005, France. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation dans les systèmes d'information sensibles au contexte d'utilisation: approche et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Génie Électrique et Informatique (GEI'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie. pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Oriented Context-Aware Application Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Celentano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Managing Context Information in Mobile and Pervasive Environments (MCMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Ayia Napa, Cyprus. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEFAGI: Simple Environment For Adaptable Graphical Interfaces -Generating user interfaces for different kinds of terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des applications au contexte en utilisant les services WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées Francophones Ubiquité et Mobilité, UbiMob'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble, France. pp.111-118, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1102613.1102638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des applications médicales à des contextes multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Informatique Médicale, JFIM 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique d'interfaces graphiques pour la saisie et la consultation de données : application au domaine médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Sciences of Electronic, Technology of Information and Telecommunications, SETIT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès aux documents XML en filtrant les DTDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salah Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sciences of Electronic, Technologiy of Information and Telecommunications (SETIT 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the automatic construction of XML documents models from a relational data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salah Boumediene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Database and Expert Systems Applications, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.566-570, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2003.1232082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRUID : coupling user written documents and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Enterprise Information Systems, ICEIS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Angers, France. pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedia2GeoKG : un outil pour l'extraction d'informations et la génération de graphes de connaissances géo-historiques à partir d'articles encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. , Revue des Nouvelles Technologies de l'Information, Extraction et Gestion des Connaissances, RNTI-E-42, pp.521-528, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does learning to write allographs on a touchscreen tablet stimulate the development of the abstract identity of letters in 5-year-old pre-readers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th meeting of the European Society for Cognitive Psychology Conference (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sheffield - UK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiRoT: A lightweight incremental reasoner for the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2023 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Open Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Demidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Reasoning on RDFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Circle of Trust for the Virtual Hospital Network of the ALIAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barthuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe (MIE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Oslo, Norway. pp.NA, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique du transcriptome de Buchnera, symbiote intracellulaire des pucerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2003 des Microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Transcriptome pour la plate-forme de la génopole Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et gestion du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Laforest and Frédéric Le Mouël. Hermès, 11 (5), pp.166, 2006, Ingénierie des Systèmes d'Information (ISI), 2-7462-1672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.130, 2005, Gestion, 978-2-7178-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Context-Aware Adaptation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dragan Stojanovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context-Aware Mobile and Ubiquitous Computing for Enhanced Usability: Adaptive Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.26-58, 2009, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-290-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Pervasive Environments through Database Principles: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zbigniew W. Ras, Agnieszka Dardzinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-298, 2009, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets chauds et objets froids au coeur des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lesclesdedemain.lemonde.fr/sante/objets-chauds-et-objets-froids-au-coeur-des-tic_a-11-2660.ht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adaptation à la prise en compte du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RED: a Rich Epinions Dataset for Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRIS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Laforest </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à INSA Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIRIS, équipe TWEAK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique d'un graphe de connaissances géo-historiques à partir de textes encyclopédiques anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRSC: from PG to RDF and back, using schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A query language for semantic complex event processing: Syntax, semantics and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Wikipedian: Generating Textual Summaries from Knowledge Base Triples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52-53, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time, Scalable, Content-based Twitter users recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashtag-based learning profile enrichment for personalized Recommendation in ELearning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérième Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.891. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15866/irecos.v10i9.6261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context awareness as a Service for Cloud Resource Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume:PP (Issue:99), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2013.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00952986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ideal service QoS in fuzzy logic-based adaptation planning middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation basée sur la confiance : une approche sociale et locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.33-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards service-oriented continuous queries in pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 13, pp.33-57. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.5.33-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents and topic maps : an original way to manage medical records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Healthcare Information Systems and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, 2, pp.22-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to Model and Use Context for Adapting Applications in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal of Systems and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, 80, pp.1973-1992. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in Context-Aware Pervasive Information Systems : The SECAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Celentano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, 3, pp.400-425. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17427370710863130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITRANS: a web information system for microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 116, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et adaptation automatiques des interfaces utilisateurs pour des environnements multi-terminaux : Le projet SEFAGI : Simple Environment For Adaptable Graphical Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, 9, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.2.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de couplage de documents structurés et de bases de données - le projet DRUID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Fla Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (5/6), pp.109-126 </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.8.5-6.109-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Extraction Automatique de Structures Spatiales Statiques pour le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées à l’ère des graphes de connaissances et des grands modèles de langage, Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing reasoning on WoT edge architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on IoT interoperability and the web of things (IIWOT'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04312153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison diachronique de motifs récurrents dans deux encyclopédies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIDILEM, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Arduinos dream of efficient reasoners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.289-304, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiRoT : un raisonneur incrémental léger pour le Web des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Internet des Objets et Intelligence Artificielle (IoT &amp; IA) Plate-Forme Intelligence Artificielle (PFIA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation Node-RED de données sémantiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shacled Turtle: Schema-Based Turtle Auto-Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization and Interaction for Ontologies and Linked Data 2022, co-located with the International Semantic Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou (Virtual Event), China. pp.2-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREC: semantic translation of property graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st workshop on Squaring the Circles on Graphs, SEMANTiCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement embarqué et distribué pour le Web des Objets : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stream Reasoning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WasmTree: Web Assembly for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web, 18th International Conference, ESWC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Hersonissos (virtual), Greece. pp.582-597, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Joint Job Embeddings using a Job-Oriented Asymmetrical Pairing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santiago de Compostella, Spain. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA200316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the (Language) Gap : Generation of Multilingual Wikipedia Summaries from Wikidata for ArticlePlaceholders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot Question Generation from Knowledge Graphs for Unseen Predicates and Entity Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL-HLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilla: Navigating DBpedia by Topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Rex : A Large Scale Alignment of Natural Language with Knowledge Base Triples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arslen Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBS Grand Challenge: A Scalable Framework for Accelerating Situation Prediction over Spatio-temporal Event Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All that Incremental is not Efficient: Towards Recomputation Based Complex Event Processing for Expensive Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Question Generation over Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int conf. on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, Scalable, Content-based Twitter Users Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1367-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02010031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Generate Wikipedia Summaries for Underserved Languages from Wikidata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL-HLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docker2RDF: Lifting the docker Registry Hub into RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Recall Open IE for Relation Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Joint Conf. Natural Language Processing (IJCNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Taipei, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upsortable: Programming Top-K Queries Over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Graph Pattern Matching over Knowledge Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Distributed and Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, California, United States. pp.214-225, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRA: Continuous Query Processing for {RDF} Graph Streams Over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2949689.2949701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de commentaires utilisateurs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254845v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIONYSUS: Towards Query-aware Distributed Processing of RDF Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Querying Graph Structured Data (GraphQ'16) at EDBT/ICDT 2016 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquité et mobilité 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental and Directed Rule-Based Inference on RDFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongement de métrique pour le calcul de similarité sémantique à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">int conf. on Web Information System Engineering (WISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE Workshop on Hot Topics in Web Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartKeepers: A Decentralized, Secure, and Flexible Social Platform for Coworkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On metric embedding for boosting semantic similarity computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slider : un Raisonneur Incrémental Évolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: Spontaneous and Ephemeral Social Networks (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth ACM MobiCom Workshop on Challenged Networks (ACM Chants@MOBICOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2799371.2799372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review: Home Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Intelligent Systems Design and Applications (ISDA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakesh, Morocco. pp.485--492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining user-generated comments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slider: an Efficient Incremental Reasoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723372.2735363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstation : MYSTREAM: an in browser personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM Web Intelligence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Spontaneous and Ephemeral Social Networks: an Event-based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghorbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">debs 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2776772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntelSCEP: Towards an Intelligent Semantic Complex Event Processing Framework for Prosumer-Oriented SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hashtags dictionary from crowdsourced definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merieme Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Information Integration on the Web (IIWeb 2014) co-located with 30th ICDE 2014}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Chicago, IL, United States. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Semantically Enriched Complex Event Processing and Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OrdRing 2014 - 3rd International Workshop on Ordering and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01087640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic web model for ad hoc context-aware communities : Application to the Smart Place Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Fla Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lanquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Portugal. pp.591-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Ontology for Prosumer-Oriented Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Energy Data Management at 17th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence on collaborative filtering and trust-based recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ec-Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.162-173, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39878-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Based Utility Function for Context-Aware Adaptation Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. conf. on Modeling Approaches and Algorithms for Advanced Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saida, Algeria. pp.227-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Recommendation Based Hashtags on E-learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merieme Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Ajhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb'2013 Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tunisia. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HashGraph : an expressive and scalable Twitter users profile for recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence (WI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Atlanta, United States. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Conceptual Data Model for Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Conceptual Modeling (ER'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centric Trust-based Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology - New Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Las Vegas, United States. pp.707-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-Based Local and Social Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys 2012 Workshop on Recommender Systems and the Social Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-based recommendation with privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique des Organisation, des Systèmes d'information et de décision (INFORSID'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.369-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Frontier Information Provision in the ALIAS European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atisha Garin-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barthuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Centered Networked Health Care - Proceedings of MIE 2011 - The XXIIIth International Congress of the European Federation for Medical Informatics (MIE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, oslo, Norway. pp.155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès transfrontalier aux informations médicales : un système de traduction pour le projet européen ALIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atisha Garin-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur l'Ingénierie de l'Information Médicale (SIIM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XD-ER : un modèle conceptuel pour les environnements dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic, Social & Context-Aware Registry for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic, Social and Context-Aware Registry for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIAS: Alpine Hospital Networking for Improved Access to Telemedicine Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedInfo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACODAC: Developing Applications with COntext-awareness using Dynamic Aspects Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple (yet Powerful) Algebra for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EBDT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739041.1739086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ : un modèle de données pour la gestion d'environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (UbiMob'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: A Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAN 2009, 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohsiung, Taiwan, R.O.C., China. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: un système de gestion de données et de services en environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of data sources and services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liya Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOuvelles TEchnologies de la Repartition - Notere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre relationnelle étendue aux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges (Ardèche), France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of expression following nutritional stresses in the reduced genome of Buchnera aphidicola, &amp;quot;Is there any life left?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Institut Cavanilles de Biodiversitat i Biologia Evolutiva (ICBiBE) - Univ. Valencia (ESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Valencia (Espagne), juin 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Action-Oriented Continuous Queries in Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées 2007 (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context in Adapting Applications to Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Description Language for the Automatic Generation of Pervasive Medical User Interfaces: The SEFAGI Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Workshop on Health Pervasive Systems (HPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces adaptatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et ingénierie des systèmes hospitaliers (GISEH 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITRANS: a web information system for microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Congress of the European Federation for Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Genève (Suisse), août-septembre 2005, France. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation dans les systèmes d'information sensibles au contexte d'utilisation: approche et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Génie Électrique et Informatique (GEI'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie. pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Oriented Context-Aware Application Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Celentano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Managing Context Information in Mobile and Pervasive Environments (MCMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Ayia Napa, Cyprus. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEFAGI: Simple Environment For Adaptable Graphical Interfaces -Generating user interfaces for different kinds of terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des applications au contexte en utilisant les services WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées Francophones Ubiquité et Mobilité, UbiMob'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble, France. pp.111-118, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1102613.1102638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des applications médicales à des contextes multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Informatique Médicale, JFIM 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique d'interfaces graphiques pour la saisie et la consultation de données : application au domaine médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Sciences of Electronic, Technology of Information and Telecommunications, SETIT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès aux documents XML en filtrant les DTDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salah Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sciences of Electronic, Technologiy of Information and Telecommunications (SETIT 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the automatic construction of XML documents models from a relational data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salah Boumediene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Database and Expert Systems Applications, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.566-570, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2003.1232082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRUID : coupling user written documents and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Enterprise Information Systems, ICEIS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Angers, France. pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedia2GeoKG : un outil pour l'extraction d'informations et la génération de graphes de connaissances géo-historiques à partir d'articles encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. , Revue des Nouvelles Technologies de l'Information, Extraction et Gestion des Connaissances, RNTI-E-42, pp.521-528, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does learning to write allographs on a touchscreen tablet stimulate the development of the abstract identity of letters in 5-year-old pre-readers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th meeting of the European Society for Cognitive Psychology Conference (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sheffield - UK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiRoT: A lightweight incremental reasoner for the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2023 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Open Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Demidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Reasoning on RDFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Circle of Trust for the Virtual Hospital Network of the ALIAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barthuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe (MIE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Oslo, Norway. pp.NA, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique du transcriptome de Buchnera, symbiote intracellulaire des pucerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2003 des Microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Transcriptome pour la plate-forme de la génopole Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et gestion du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Laforest and Frédéric Le Mouël. Hermès, 11 (5), pp.166, 2006, Ingénierie des Systèmes d'Information (ISI), 2-7462-1672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.130, 2005, Gestion, 978-2-7178-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Context-Aware Adaptation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dragan Stojanovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context-Aware Mobile and Ubiquitous Computing for Enhanced Usability: Adaptive Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.26-58, 2009, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-290-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Pervasive Environments through Database Principles: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zbigniew W. Ras, Agnieszka Dardzinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-298, 2009, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets chauds et objets froids au coeur des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lesclesdedemain.lemonde.fr/sante/objets-chauds-et-objets-froids-au-coeur-des-tic_a-11-2660.ht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adaptation à la prise en compte du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RED: a Rich Epinions Dataset for Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRIS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bruyat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Vougiouklis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Aim&#233;e Kaffee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.07.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Ghenname" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v10i9.6261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Beggas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2013.07.023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meyffret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.5.33-57" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Celentano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370710863130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CDDAB0977E50CCD3A59D9C9F9E0CC35CB540252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2007.03.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWPWR0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchounikine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.2.11-38" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44BA485B41249D0B931879919B1ED62BC215163C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fla Laforest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.109-126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2131AD35C54AC91BF2FD5037FDF95BFEFFC88A57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04312153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607825v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Viricel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200316" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslen Remaci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Hare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Ayed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254845v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2949689.2949701" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254852v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_33" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Berthot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227519v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2799371.2799372" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Issaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Zidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735363" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227531v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghorbali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2776772" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01087640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637110" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ghenname" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lanquetin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39878-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010172v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ajhoun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010271v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atisha Garin-Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eyraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Barthuet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010266v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Flory" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010286v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739041.1739086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quyen La" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437774v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.64" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zeng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391505v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinuelas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583455v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652214" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505606v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elloumi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506639v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102638" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581924v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Boumediene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506957v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2003.1232082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593716v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486272v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636987v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gottschalk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010275v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bochet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394963v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499536v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-290-9.ch002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437631v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_13" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41A52B56005DC008060C975D3AD62CDC5297A58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180695v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470060v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bruyat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Vougiouklis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Aim&#233;e Kaffee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.07.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Ghenname" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v10i9.6261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Beggas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2013.07.023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meyffret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.5.33-57" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2007.03.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWPWR0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Celentano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370710863130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CDDAB0977E50CCD3A59D9C9F9E0CC35CB540252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchounikine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.2.11-38" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44BA485B41249D0B931879919B1ED62BC215163C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fla Laforest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.109-126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2131AD35C54AC91BF2FD5037FDF95BFEFFC88A57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04312153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607825v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Viricel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200316" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906304v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslen Remaci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Hare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Ayed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2949689.2949701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254845v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_33" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Berthot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227519v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2799371.2799372" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Issaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Zidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735363" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227531v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghorbali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2776772" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059535v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ghenname" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01087640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lanquetin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39878-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010172v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ajhoun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010271v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atisha Garin-Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eyraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Barthuet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010266v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Flory" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010286v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739041.1739086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quyen La" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437774v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.64" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zeng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391505v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinuelas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583455v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652214" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505606v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elloumi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506639v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102638" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581924v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Boumediene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506957v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2003.1232082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593716v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486272v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636987v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gottschalk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010275v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bochet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394963v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499536v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-290-9.ch002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437631v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_13" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41A52B56005DC008060C975D3AD62CDC5297A58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180695v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470060v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>