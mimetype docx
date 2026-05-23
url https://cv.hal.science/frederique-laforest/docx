--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Laforest </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à INSA Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIRIS, équipe TWEAK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique d'un graphe de connaissances géo-historiques à partir de textes encyclopédiques anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRSC: from PG to RDF and back, using schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A query language for semantic complex event processing: Syntax, semantics and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Wikipedian: Generating Textual Summaries from Knowledge Base Triples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52-53, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time, Scalable, Content-based Twitter users recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashtag-based learning profile enrichment for personalized Recommendation in ELearning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérième Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.891. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15866/irecos.v10i9.6261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context awareness as a Service for Cloud Resource Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume:PP (Issue:99), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2013.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00952986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ideal service QoS in fuzzy logic-based adaptation planning middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation basée sur la confiance : une approche sociale et locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.33-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards service-oriented continuous queries in pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 13, pp.33-57. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.5.33-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents and topic maps : an original way to manage medical records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Healthcare Information Systems and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, 2, pp.22-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to Model and Use Context for Adapting Applications in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal of Systems and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, 80, pp.1973-1992. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in Context-Aware Pervasive Information Systems : The SECAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Celentano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, 3, pp.400-425. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17427370710863130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITRANS: a web information system for microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 116, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et adaptation automatiques des interfaces utilisateurs pour des environnements multi-terminaux : Le projet SEFAGI : Simple Environment For Adaptable Graphical Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, 9, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.2.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de couplage de documents structurés et de bases de données - le projet DRUID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Fla Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (5/6), pp.109-126 </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.8.5-6.109-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Extraction Automatique de Structures Spatiales Statiques pour le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées à l’ère des graphes de connaissances et des grands modèles de langage, Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing reasoning on WoT edge architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on IoT interoperability and the web of things (IIWOT'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04312153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison diachronique de motifs récurrents dans deux encyclopédies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIDILEM, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Arduinos dream of efficient reasoners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.289-304, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiRoT : un raisonneur incrémental léger pour le Web des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Internet des Objets et Intelligence Artificielle (IoT &amp; IA) Plate-Forme Intelligence Artificielle (PFIA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation Node-RED de données sémantiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shacled Turtle: Schema-Based Turtle Auto-Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization and Interaction for Ontologies and Linked Data 2022, co-located with the International Semantic Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou (Virtual Event), China. pp.2-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREC: semantic translation of property graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st workshop on Squaring the Circles on Graphs, SEMANTiCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement embarqué et distribué pour le Web des Objets : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stream Reasoning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WasmTree: Web Assembly for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web, 18th International Conference, ESWC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Hersonissos (virtual), Greece. pp.582-597, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Joint Job Embeddings using a Job-Oriented Asymmetrical Pairing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santiago de Compostella, Spain. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA200316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the (Language) Gap : Generation of Multilingual Wikipedia Summaries from Wikidata for ArticlePlaceholders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot Question Generation from Knowledge Graphs for Unseen Predicates and Entity Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL-HLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilla: Navigating DBpedia by Topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Rex : A Large Scale Alignment of Natural Language with Knowledge Base Triples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arslen Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBS Grand Challenge: A Scalable Framework for Accelerating Situation Prediction over Spatio-temporal Event Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All that Incremental is not Efficient: Towards Recomputation Based Complex Event Processing for Expensive Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Question Generation over Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int conf. on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, Scalable, Content-based Twitter Users Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1367-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02010031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Generate Wikipedia Summaries for Underserved Languages from Wikidata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL-HLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docker2RDF: Lifting the docker Registry Hub into RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Recall Open IE for Relation Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Joint Conf. Natural Language Processing (IJCNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Taipei, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upsortable: Programming Top-K Queries Over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Graph Pattern Matching over Knowledge Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Distributed and Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, California, United States. pp.214-225, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRA: Continuous Query Processing for {RDF} Graph Streams Over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2949689.2949701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de commentaires utilisateurs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254845v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIONYSUS: Towards Query-aware Distributed Processing of RDF Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Querying Graph Structured Data (GraphQ'16) at EDBT/ICDT 2016 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquité et mobilité 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental and Directed Rule-Based Inference on RDFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongement de métrique pour le calcul de similarité sémantique à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">int conf. on Web Information System Engineering (WISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE Workshop on Hot Topics in Web Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartKeepers: A Decentralized, Secure, and Flexible Social Platform for Coworkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On metric embedding for boosting semantic similarity computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slider : un Raisonneur Incrémental Évolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: Spontaneous and Ephemeral Social Networks (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth ACM MobiCom Workshop on Challenged Networks (ACM Chants@MOBICOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2799371.2799372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review: Home Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Intelligent Systems Design and Applications (ISDA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakesh, Morocco. pp.485--492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining user-generated comments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slider: an Efficient Incremental Reasoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723372.2735363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstation : MYSTREAM: an in browser personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM Web Intelligence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Spontaneous and Ephemeral Social Networks: an Event-based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghorbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">debs 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2776772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntelSCEP: Towards an Intelligent Semantic Complex Event Processing Framework for Prosumer-Oriented SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hashtags dictionary from crowdsourced definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merieme Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Information Integration on the Web (IIWeb 2014) co-located with 30th ICDE 2014}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Chicago, IL, United States. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Semantically Enriched Complex Event Processing and Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OrdRing 2014 - 3rd International Workshop on Ordering and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01087640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic web model for ad hoc context-aware communities : Application to the Smart Place Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Fla Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lanquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Portugal. pp.591-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Ontology for Prosumer-Oriented Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Energy Data Management at 17th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence on collaborative filtering and trust-based recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ec-Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.162-173, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39878-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Based Utility Function for Context-Aware Adaptation Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. conf. on Modeling Approaches and Algorithms for Advanced Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saida, Algeria. pp.227-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Recommendation Based Hashtags on E-learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merieme Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Ajhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb'2013 Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tunisia. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HashGraph : an expressive and scalable Twitter users profile for recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence (WI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Atlanta, United States. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Conceptual Data Model for Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Conceptual Modeling (ER'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centric Trust-based Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology - New Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Las Vegas, United States. pp.707-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-Based Local and Social Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys 2012 Workshop on Recommender Systems and the Social Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-based recommendation with privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique des Organisation, des Systèmes d'information et de décision (INFORSID'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.369-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Frontier Information Provision in the ALIAS European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atisha Garin-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barthuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Centered Networked Health Care - Proceedings of MIE 2011 - The XXIIIth International Congress of the European Federation for Medical Informatics (MIE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, oslo, Norway. pp.155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès transfrontalier aux informations médicales : un système de traduction pour le projet européen ALIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atisha Garin-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur l'Ingénierie de l'Information Médicale (SIIM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XD-ER : un modèle conceptuel pour les environnements dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic, Social & Context-Aware Registry for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic, Social and Context-Aware Registry for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIAS: Alpine Hospital Networking for Improved Access to Telemedicine Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedInfo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACODAC: Developing Applications with COntext-awareness using Dynamic Aspects Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple (yet Powerful) Algebra for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EBDT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739041.1739086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ : un modèle de données pour la gestion d'environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (UbiMob'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: A Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAN 2009, 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohsiung, Taiwan, R.O.C., China. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: un système de gestion de données et de services en environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of data sources and services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liya Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOuvelles TEchnologies de la Repartition - Notere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre relationnelle étendue aux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges (Ardèche), France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of expression following nutritional stresses in the reduced genome of Buchnera aphidicola, &amp;quot;Is there any life left?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Institut Cavanilles de Biodiversitat i Biologia Evolutiva (ICBiBE) - Univ. Valencia (ESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Valencia (Espagne), juin 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Action-Oriented Continuous Queries in Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées 2007 (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context in Adapting Applications to Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Description Language for the Automatic Generation of Pervasive Medical User Interfaces: The SEFAGI Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Workshop on Health Pervasive Systems (HPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces adaptatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et ingénierie des systèmes hospitaliers (GISEH 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITRANS: a web information system for microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Congress of the European Federation for Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Genève (Suisse), août-septembre 2005, France. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation dans les systèmes d'information sensibles au contexte d'utilisation: approche et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Génie Électrique et Informatique (GEI'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie. pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Oriented Context-Aware Application Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Celentano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Managing Context Information in Mobile and Pervasive Environments (MCMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Ayia Napa, Cyprus. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEFAGI: Simple Environment For Adaptable Graphical Interfaces -Generating user interfaces for different kinds of terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des applications au contexte en utilisant les services WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées Francophones Ubiquité et Mobilité, UbiMob'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble, France. pp.111-118, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1102613.1102638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des applications médicales à des contextes multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Informatique Médicale, JFIM 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique d'interfaces graphiques pour la saisie et la consultation de données : application au domaine médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Sciences of Electronic, Technology of Information and Telecommunications, SETIT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès aux documents XML en filtrant les DTDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salah Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sciences of Electronic, Technologiy of Information and Telecommunications (SETIT 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the automatic construction of XML documents models from a relational data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salah Boumediene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Database and Expert Systems Applications, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.566-570, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2003.1232082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRUID : coupling user written documents and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Enterprise Information Systems, ICEIS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Angers, France. pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedia2GeoKG : un outil pour l'extraction d'informations et la génération de graphes de connaissances géo-historiques à partir d'articles encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. , Revue des Nouvelles Technologies de l'Information, Extraction et Gestion des Connaissances, RNTI-E-42, pp.521-528, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does learning to write allographs on a touchscreen tablet stimulate the development of the abstract identity of letters in 5-year-old pre-readers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th meeting of the European Society for Cognitive Psychology Conference (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sheffield - UK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiRoT: A lightweight incremental reasoner for the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2023 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Open Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Demidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Reasoning on RDFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Circle of Trust for the Virtual Hospital Network of the ALIAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barthuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe (MIE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Oslo, Norway. pp.NA, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique du transcriptome de Buchnera, symbiote intracellulaire des pucerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2003 des Microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Transcriptome pour la plate-forme de la génopole Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et gestion du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Laforest and Frédéric Le Mouël. Hermès, 11 (5), pp.166, 2006, Ingénierie des Systèmes d'Information (ISI), 2-7462-1672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.130, 2005, Gestion, 978-2-7178-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Context-Aware Adaptation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dragan Stojanovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context-Aware Mobile and Ubiquitous Computing for Enhanced Usability: Adaptive Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.26-58, 2009, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-290-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Pervasive Environments through Database Principles: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zbigniew W. Ras, Agnieszka Dardzinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-298, 2009, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets chauds et objets froids au coeur des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lesclesdedemain.lemonde.fr/sante/objets-chauds-et-objets-froids-au-coeur-des-tic_a-11-2660.ht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adaptation à la prise en compte du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RED: a Rich Epinions Dataset for Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRIS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Laforest </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à INSA Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIRIS, équipe TWEAK</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique d'un graphe de connaissances géo-historiques à partir de textes encyclopédiques anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRSC: from PG to RDF and back, using schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A query language for semantic complex event processing: Syntax, semantics and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Wikipedian: Generating Textual Summaries from Knowledge Base Triples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52-53, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time, Scalable, Content-based Twitter users recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3184558.3191587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashtag-based learning profile enrichment for personalized Recommendation in ELearning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mérième Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.891. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15866/irecos.v10i9.6261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ideal service QoS in fuzzy logic-based adaptation planning middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context awareness as a Service for Cloud Resource Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume:PP (Issue:99), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2013.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00952986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation basée sur la confiance : une approche sociale et locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.33-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards service-oriented continuous queries in pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, 13, pp.33-57. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.13.5.33-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents and topic maps : an original way to manage medical records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Healthcare Information Systems and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, 2, pp.22-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to Model and Use Context for Adapting Applications in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal of Systems and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, 80, pp.1973-1992. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in Context-Aware Pervasive Information Systems : The SECAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Celentano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, 3, pp.400-425. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17427370710863130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITRANS: a web information system for microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 116, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et adaptation automatiques des interfaces utilisateurs pour des environnements multi-terminaux : Le projet SEFAGI : Simple Environment For Adaptable Graphical Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, 9, pp.11-38. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.2.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de couplage de documents structurés et de bases de données - le projet DRUID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Fla Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (5/6), pp.109-126 </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.8.5-6.109-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’effet de l’écriture sur tablette tactile pour réduire les difficultés d’apprentissage des différentes formes des lettres chez les enfants de 5 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gheffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlie Alcindor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de la Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Construction of a Geo-Historical Knowledge Graph from Early Modern Encyclopedic Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Geographic Information Extraction from Texts (GeoExT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation as Efficient Meaning Compression: An Information Bottleneck Analysis of Spatial Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Research in Computational Linguistic Typology and Multilingual NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Extraction Automatique de Structures Spatiales Statiques pour le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées à l’ère des graphes de connaissances et des grands modèles de langage, Conférence SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing reasoning on WoT edge architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Nachabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on IoT interoperability and the web of things (IIWOT'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04312153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison diachronique de motifs récurrents dans deux encyclopédies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIDILEM, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Arduinos dream of efficient reasoners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. pp.289-304, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06981-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation Node-RED de données sémantiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiRoT : un raisonneur incrémental léger pour le Web des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Internet des Objets et Intelligence Artificielle (IoT &amp; IA) Plate-Forme Intelligence Artificielle (PFIA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shacled Turtle: Schema-Based Turtle Auto-Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visualization and Interaction for Ontologies and Linked Data 2022, co-located with the International Semantic Web Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou (Virtual Event), China. pp.2-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement embarqué et distribué pour le Web des Objets : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREC: semantic translation of property graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st workshop on Squaring the Circles on Graphs, SEMANTiCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stream Reasoning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WasmTree: Web Assembly for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web, 18th International Conference, ESWC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Hersonissos (virtual), Greece. pp.582-597, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Joint Job Embeddings using a Job-Oriented Asymmetrical Pairing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santiago de Compostella, Spain. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA200316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot Question Generation from Knowledge Graphs for Unseen Predicates and Entity Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL-HLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilla: Navigating DBpedia by Topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the (Language) Gap : Generation of Multilingual Wikipedia Summaries from Wikidata for ArticlePlaceholders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-Rex : A Large Scale Alignment of Natural Language with Knowledge Base Triples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arslen Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBS Grand Challenge: A Scalable Framework for Accelerating Situation Prediction over Spatio-temporal Event Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All that Incremental is not Efficient: Towards Recomputation Based Complex Event Processing for Expensive Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Question Generation over Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int conf. on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, Scalable, Content-based Twitter Users Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1367-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-02010031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Generate Wikipedia Summaries for Underserved Languages from Wikidata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie-Aimée Kaffee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Vougiouklis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL-HLT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Recall Open IE for Relation Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Joint Conf. Natural Language Processing (IJCNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Taipei, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docker2RDF: Lifting the docker Registry Hub into RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upsortable: Programming Top-K Queries Over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Graph Pattern Matching over Knowledge Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Distributed and Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, California, United States. pp.214-225, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de commentaires utilisateurs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254845v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquité et mobilité 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRA: Continuous Query Processing for {RDF} Graph Streams Over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2949689.2949701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIONYSUS: Towards Query-aware Distributed Processing of RDF Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Querying Graph Structured Data (GraphQ'16) at EDBT/ICDT 2016 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental and Directed Rule-Based Inference on RDFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plongement de métrique pour le calcul de similarité sémantique à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE Workshop on Hot Topics in Web Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartKeepers: A Decentralized, Secure, and Flexible Social Platform for Coworkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">int conf. on Web Information System Engineering (WISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On metric embedding for boosting semantic similarity computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slider : un Raisonneur Incrémental Évolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: Spontaneous and Ephemeral Social Networks (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth ACM MobiCom Workshop on Challenged Networks (ACM Chants@MOBICOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2799371.2799372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review: Home Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Zidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Intelligent Systems Design and Applications (ISDA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakesh, Morocco. pp.485--492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining user-generated comments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slider: an Efficient Incremental Reasoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGMOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723372.2735363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstation : MYSTREAM: an in browser personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM Web Intelligence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Spontaneous and Ephemeral Social Networks: an Event-based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghorbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">debs 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2776772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntelSCEP: Towards an Intelligent Semantic Complex Event Processing Framework for Prosumer-Oriented SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hashtags dictionary from crowdsourced definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merieme Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Information Integration on the Web (IIWeb 2014) co-located with 30th ICDE 2014}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Chicago, IL, United States. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Semantically Enriched Complex Event Processing and Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OrdRing 2014 - 3rd International Workshop on Ordering and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01087640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic web model for ad hoc context-aware communities : Application to the Smart Place Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Fla Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lanquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Portugal. pp.591-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Ontology for Prosumer-Oriented Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Energy Data Management at 17th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence on collaborative filtering and trust-based recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ec-Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.162-173, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39878-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Based Utility Function for Context-Aware Adaptation Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. conf. on Modeling Approaches and Algorithms for Advanced Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saida, Algeria. pp.227-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Recommendation Based Hashtags on E-learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merieme Ghenname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Abik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Ajhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO-Maghreb'2013 Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tunisia. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HashGraph : an expressive and scalable Twitter users profile for recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence (WI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Atlanta, United States. pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-Based Local and Social Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys 2012 Workshop on Recommender Systems and the Social Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Conceptual Data Model for Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Conceptual Modeling (ER'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.242-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centric Trust-based Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Technology - New Generations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Las Vegas, United States. pp.707-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColisTrack: Testbed for a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Extending Database Technology (EDBT'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.574-577, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2247596.2247669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Frontier Information Provision in the ALIAS European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atisha Garin-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barthuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Centered Networked Health Care - Proceedings of MIE 2011 - The XXIIIth International Congress of the European Federation for Medical Informatics (MIE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, oslo, Norway. pp.155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-based recommendation with privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique des Organisation, des Systèmes d'information et de décision (INFORSID'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.369-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès transfrontalier aux informations médicales : un système de traduction pour le projet européen ALIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atisha Garin-Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur l'Ingénierie de l'Information Médicale (SIIM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XD-ER : un modèle conceptuel pour les environnements dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic, Social and Context-Aware Registry for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic, Social & Context-Aware Registry for Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIAS: Alpine Hospital Networking for Improved Access to Telemedicine Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedInfo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DACODAC: Developing Applications with COntext-awareness using Dynamic Aspects Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple (yet Powerful) Algebra for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EBDT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.359-370, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739041.1739086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ : un modèle de données pour la gestion d'environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées (BDA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: A Framework for Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAN 2009, 10th International Symposium on Pervasive Systems, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Kaohsiung, Taiwan, R.O.C., China. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I-SPAN.2009.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: un système de gestion de données et de services en environnement pervasif (démo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées (BDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoCQ: a Pervasive Environment Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Quyen La</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (UbiMob'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of data sources and services in pervasive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liya Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOuvelles TEchnologies de la Repartition - Notere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une algèbre relationnelle étendue aux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges (Ardèche), France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of expression following nutritional stresses in the reduced genome of Buchnera aphidicola, &amp;quot;Is there any life left?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vinuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Institut Cavanilles de Biodiversitat i Biologia Evolutiva (ICBiBE) - Univ. Valencia (ESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Valencia (Espagne), juin 2007, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Action-Oriented Continuous Queries in Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées 2007 (BDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context in Adapting Applications to Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2006.1652214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Description Language for the Automatic Generation of Pervasive Medical User Interfaces: The SEFAGI Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Workshop on Health Pervasive Systems (HPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces adaptatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et ingénierie des systèmes hospitaliers (GISEH 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITRANS: a web information system for microarray experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Congress of the European Federation for Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Genève (Suisse), août-septembre 2005, France. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation dans les systèmes d'information sensibles au contexte d'utilisation: approche et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Génie Électrique et Informatique (GEI'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie. pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Oriented Context-Aware Application Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Celentano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Managing Context Information in Mobile and Pervasive Environments (MCMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Ayia Napa, Cyprus. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEFAGI: Simple Environment For Adaptable Graphical Interfaces -Generating user interfaces for different kinds of terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des applications au contexte en utilisant les services WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées Francophones Ubiquité et Mobilité, UbiMob'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble, France. pp.111-118, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1102613.1102638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des applications médicales à des contextes multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Informatique Médicale, JFIM 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'accès aux documents XML en filtrant les DTDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salah Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sciences of Electronic, Technologiy of Information and Telecommunications (SETIT 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique d'interfaces graphiques pour la saisie et la consultation de données : application au domaine médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Sciences of Electronic, Technology of Information and Telecommunications, SETIT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the automatic construction of XML documents models from a relational data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salah Boumediene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Database and Expert Systems Applications, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.566-570, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2003.1232082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRUID : coupling user written documents and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Enterprise Information Systems, ICEIS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Angers, France. pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedia2GeoKG : un outil pour l'extraction d'informations et la génération de graphes de connaissances géo-historiques à partir d'articles encyclopédiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France. , Revue des Nouvelles Technologies de l'Information, Extraction et Gestion des Connaissances, RNTI-E-42, pp.521-528, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does learning to write allographs on a touchscreen tablet stimulate the development of the abstract identity of letters in 5-year-old pre-readers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th meeting of the European Society for Cognitive Psychology Conference (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sheffield - UK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiRoT: A lightweight incremental reasoner for the Web of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2023 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Bennara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Open Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady Elsahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Demidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Reasoning on RDFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Circle of Trust for the Virtual Hospital Network of the ALIAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barthuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe (MIE'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Oslo, Norway. pp.NA, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique du transcriptome de Buchnera, symbiote intracellulaire des pucerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancie Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2003 des Microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Transcriptome pour la plate-forme de la génopole Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et gestion du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Laforest and Frédéric Le Mouël. Hermès, 11 (5), pp.166, 2006, Ingénierie des Systèmes d'Information (ISI), 2-7462-1672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.130, 2005, Gestion, 978-2-7178-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Context-Aware Adaptation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dragan Stojanovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context-Aware Mobile and Ubiquitous Computing for Enhanced Usability: Adaptive Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.26-58, 2009, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-290-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Pervasive Environments through Database Principles: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gripay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zbigniew W. Ras, Agnieszka Dardzinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.277-298, 2009, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02190-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets chauds et objets froids au coeur des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Serpaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lesclesdedemain.lemonde.fr/sante/objets-chauds-et-objets-froids-au-coeur-des-tic_a-11-2660.ht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction du point de vue de l'Information Bottleneck : une analyse d'efficience des prépositions spatiales dans des bitextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Taroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Moncla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reimert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adaptation à la prise en compte du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RED: a Rich Epinions Dataset for Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meyffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Médini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRIS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bruyat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Vougiouklis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Aim&#233;e Kaffee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.07.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Ghenname" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v10i9.6261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Beggas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2013.07.023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meyffret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.5.33-57" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2007.03.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWPWR0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Celentano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370710863130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CDDAB0977E50CCD3A59D9C9F9E0CC35CB540252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchounikine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.2.11-38" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44BA485B41249D0B931879919B1ED62BC215163C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fla Laforest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.109-126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2131AD35C54AC91BF2FD5037FDF95BFEFFC88A57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04312153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607825v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Viricel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200316" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906304v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslen Remaci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Hare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Ayed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2949689.2949701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254845v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_33" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Berthot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227519v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2799371.2799372" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Issaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Zidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735363" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227531v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghorbali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2776772" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059535v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ghenname" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01087640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lanquetin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39878-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010172v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ajhoun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010271v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atisha Garin-Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eyraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Barthuet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010266v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Flory" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010286v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739041.1739086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quyen La" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437774v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.64" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zeng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391505v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinuelas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583455v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652214" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505606v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elloumi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506639v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102638" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581924v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Boumediene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506957v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2003.1232082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593716v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486272v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636987v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gottschalk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010275v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bochet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394963v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499536v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-290-9.ch002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437631v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_13" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41A52B56005DC008060C975D3AD62CDC5297A58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180695v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470060v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bruyat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Vougiouklis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Elsahar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Aim&#233;e Kaffee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.07.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Ghenname" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v10i9.6261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Beggas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2013.07.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meyffret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.5.33-57" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2007.03.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWPWR0Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Celentano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370710863130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CDDAB0977E50CCD3A59D9C9F9E0CC35CB540252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchounikine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.2.11-38" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44BA485B41249D0B931879919B1ED62BC215163C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fla Laforest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.5-6.109-126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2131AD35C54AC91BF2FD5037FDF95BFEFFC88A57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gheffar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlie Alcindor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taroni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04312153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nachabe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607825v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06981-9_17" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834320v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_35" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Viricel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200316" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslen Remaci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Hare" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Ayed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310915v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933306" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254845v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2949689.2949701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245610v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384368v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Berthot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_33" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166163v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2799371.2799372" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Issaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Zidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163676v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735363" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghorbali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2776772" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010169v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ghenname" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01087640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lanquetin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948316v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965036v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39878-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ajhoun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973728v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010227v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010223v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010232v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010258v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atisha Garin-Michaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eyraud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Barthuet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Flory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010262v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381496v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739041.1739086" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quyen La" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437774v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I-SPAN.2009.64" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500785v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liya Zeng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583457v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391505v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinuelas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583455v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2006.1652214" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505606v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elloumi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512999v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391450v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506681v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506639v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102638" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Boumediene" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581924v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506957v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2003.1232082" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593716v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486272v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127326v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636987v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gottschalk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261407v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010275v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bochet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506466v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499536v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouari" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-290-9.ch002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437631v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02190-9_13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41A52B56005DC008060C975D3AD62CDC5297A58F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870011v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619899v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180695v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470060v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010246v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>