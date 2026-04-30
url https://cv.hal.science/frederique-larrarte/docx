--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Larrarte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5536-2170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232340781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dam-break flow over various obstacles configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hoang Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2025.2460020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of particle lift initiation on roller-compacted sand-clay mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jenge.19.00172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of two passive swimmer scale models for open-water races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.094802. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.8.094802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil surface degradation and vehicle momentum on dust emissions and visibility reduction from unpaved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.100842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of open-channel flows through an array of square cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (7), 12 p. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2022.2075771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time instability of flow close to a scour affected abutment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.495-510. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-022-09842-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations on brake particle dispersion in the flow generated by a train in an underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.101189. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2021.101189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flows through an array of emerged or slightly submerged square cylinders over a rough bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00791-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of ultrafine particles in the wake of car models: a wind tunnel study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering & Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.104109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulics and bridges: A French case study of monitoring of a bridge affected by scour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Battist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.101783. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2020.101783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of two passive swimmer scale models for open-water races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (31), pp.7270-7273. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.00.004800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of Dust Emissions on Compacted Soils Degraded by Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.369. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11040369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car Wake Flows and Ultrafine Particle Dispersion: From Experiments to Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11010039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449477v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for improving discharge quantification in urban drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative LDV data processing method for statistical error corrections. Application to homogeneous and non-homogeneous seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrométrie et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (6), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de la mesure de vitesse débitante à l'aval d'une singularité en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2017), pp.26-39. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201712026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic measurement and morphological features of organic sediment deposits in combined sewer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.279-290. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional elements regarding the Muddy Layer in Combined Sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2017.1325499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique for continuous monitoring of sediment height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szturycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp. 40-45. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity and suspended solids distributions in an oval-shaped channel with a side bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.871043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et qualification de sites de mesures en réseau d’assainissement. Le projet Mentor, une méthodologie de qualification des rejets dans les milieux aquatiques récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201505049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling acoustic devices for monitoring combined sewer network sediment deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (8), pp.1653-1660. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2014.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: An Analytical Approach for the Outer Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (1), pp. 37-43. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: Analytical Approach for the Outer Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (1), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(asce)hy.1943-7900.0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00924274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of an ultrasonic beam by suspended particles and range of acoustic flow meters in sewer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (65), pp 478-483. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2012.873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids concentration in wastewater: Influence of sampling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.397-404. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2011.630094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and urban pollutant fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (5), pp 637-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de vitesses turbulent : une nouvelle loi pour les canaux étroits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp 65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et conception de sites de mesures débitmétriques en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277, pp 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, p. 115 - p. 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp 115-122. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ de vitesses et contraintes de cisaillement dans un collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 03, pp 20-25. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2008022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent velocity profile in fully-developed open channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp 1-17. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-007-9051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Doppler flow-meters : A proposal to characterize their technical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (5), pp 261-267. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2008.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de qualification de site de mesures en réseau d'assainissement : Application à la débitmétrie en collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272, pp 9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the shear stress in narrow channels : Application to sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp 15-20. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15730620701726275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Hydre : Echantillonnage 2D des vitesses et des concentrations en collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Cottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272, pp 21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids within sewers : An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp 249-261. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-008-9073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of velocity fields in narrow or compound section sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Bardiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Practice and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), 8p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wpt.2007.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coude et champs de vitesses en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (4), pp. 507-519. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une déviation sur les champs de vitesses dans un collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp 43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and qualitative hydrologic balance for a suburban watershed with a separate sewer system (Nantes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sauvourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (2), pp.231--238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force - frequency relationship in front crawl swimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on the influence of urban forms on unsteady urban flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2024 - 12th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où on reparle du pump erosion test pour préciser ses spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Tinot Mbolamana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École centrale de Nantes, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de partage de l’espace : les loisirs nautiques sur la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISABTP SIAME UPPA, Anglet, Jun 2024, Anglet (64), France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces bleus de Nantes Métropole : quand les loisirs nautiques retrouvent la Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT 2024 - Working together to meet the challenges of maritime and coastal socio-ecosystems together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUML, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMP Erosion Test : an erodimeter for field studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Minachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR SOIL MECHANICS AND GEOTECHNICAL ENGINEERINGICS, Sep 2023, Copenhague, Denmark. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel érodimetre de terrain : le PumpET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France - SHF, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier: two French returns on experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump Erosion Test : A Low Cost Erodimeter for Field Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAHR World Congress : Rivers - Connecting Mountains and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienna, Austria. pp.2429-2434, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-90-833476-1-5_iahr40wc-p0148-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of dam break flow propagation through various obstacle configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a propulsion model in front crawl swimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Prétot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 XIVth International Symposium on Biomechanics and Medicine in Swimming Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring de l’affouillement près de ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France - SHF, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Validation Data for Numerical Codes Dealing with Unsteady Urban Flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAHR World Congress : Rivers - Connecting Mountains and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienne, Austria. pp.1456-1464, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-90-833476-1-5_iahr40wc-p0127-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods in housing estate : some experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Spain. 6 p., photos, graph., </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/iahr-39wc2521716x2022577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump erosion test : un érodimètre 'low cost' de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Minatchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Poitiers, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Real Sites affected by Scour: Observation, Analysis and Feedback of Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Spain. 10 p., photos, graph., bibliogr., </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC252171192022438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on a test track of dust resuspension induced by a vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Transport and Air Pollution Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, GRAZ, Austria. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of 2 swimmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport physics 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the hydraulics in flooded housing estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Rtimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2021, 6th Conference Models for complex and global water issues - Practices and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Sophia Antipolis (en ligne), France. 9 p., graph., photos., </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE10, 10th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, on line, United States. pp.477-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a model to quantify dust emissions from truck traffic on earthmoving sites: approach and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, CAEN, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation for flows through emerged or slightly sub-merged square obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Rtimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2020 -10th Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, DELFT, Netherlands. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD study of dispersion of particles generated by mechanical braking: application to trains in underground stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of particle dispersion emitted from train brakes in underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experience of Structural Health Monitoring of scour affecting river infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Della Longa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIANC - Smart Rivers 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafine particle dispersion in the wake of a squareback vehicle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experience of continuous scour monitoring on real sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Battist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dela Longua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IAHR World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research (IAHR), Sep 2019, Panama city, France. 7p, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/38WC092019-0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some elements about scale effect on scour studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Boujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Panama city, Panama. 7p, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/38WC092019-0748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. 8p, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871178v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction des erreurs statistiques aléatoire et systématique par une nouvelle méthode de traitement LDV. Application aux écoulements de sillage du corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnadieu Balou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research program SSHEAR: Recent advances on the understanding and the control of scour phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, TAIPEI, Taiwan. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2018, 9th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research program SSHEAR : recent advances on the understanding and the control of scour phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Scour and Erosion (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR SSHEAR : développements récents sur la compréhension et la maitrise des risques d&apos;affouillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGG 2018, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, LYON, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements: développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham van Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORAIL 2017, 3ème Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marne la Vallée, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrométrie et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, LYON, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the wake flow behind three road vehicle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements : développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSMGE 2017, 19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Séoul, Corée du Sud. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour and solid transport on civil engineering structures - a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham Van-Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesis 2016, Two-phase modelling for sediment dynamics in geophysical flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, TOKYO, Japan. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the velocity and suspended solids distribution in wastewater system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szturycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, The Hague, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater monitoring to study the temporal and spatial representativeness of flow and pollution discharge measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Junior Scientists Workshop (EJSW): "Monitoring urban drainage systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chichilianne France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of biofilm in sewer and wastewater flowrate entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, LISBONNE, Portugal. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la répartition des vitesses et des polluants particulaires en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J N Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Doctorales en Hydrologie Urbaine (JDHU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulics and deposit evolution in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUD - 9th International Symposium on Ultrasonic Doppler Methods for Fluid Mechanics and Fluid Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, STRASBOURG, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms en réseau d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 2p, schéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a deviation on flow rate measurements in sewer channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 8p, ill., graphiques, tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm development and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p, schémas, graphiques, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing bacterial community diversity in combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriet Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p., schémas, fig., tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling acoustic devices to monitor combined sewer networks sediment deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p, ill., graphiques, schémas, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lutocline exist in sewers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference Transport and Sedimentation of Solid Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des sédiments de réseaux d'assainissement et des sols urbains. Outils et méthodes de caractérisation des polluants et de leur transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burghgraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Eau et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, NANTES, France. 57p, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical parameters in wastewater and at the water-sediment interface in sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 8p, schémas, ill. en coul., graphiques, tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion measurement on immersed situations : a state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale sur les Affouillements et l'Erosion, ISCE6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France. pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm growth and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34rd IAHR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp 2855-2861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm growth and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watermatex Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and pollutant flux measurements in urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un dispositif de mesure en continu de la hauteur de sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Génie Civil - Génie Côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp 513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and pollutant flux measurements in urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community profiling of bacteria in sewer biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hs Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Boxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes in biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profileurs acoustiques : un nouveau pas vers la connaissance des flux de polluants en assainissement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF : «Mesures hydrologiques et incertitudes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids and attenuation of ultrasonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ comparison of velocity and concentration measurements techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage, 11ICUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ comparison of velocity and concentration measurements techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de vitesses dans les couches limites turbulentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France. pp 215-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a bend on the velocity field in a circular sewer with free surface flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coude et champs de vitesses en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières du LCPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic and energetic experimental survey of a small urban watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic and energetic experimental survey of a small urban watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2007, 6ème Conférence Internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of velocity fields through open-channels: creation of empirical laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 6th International Conference on sustainable techniques and strategies for urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.1441-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et théorique des profils de vagues le long d'une carène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole centrale de Nantes; Université de Nantes, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04327370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la métrologie en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Caen, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02973802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Larrarte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5536-2170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232340781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dam-break flow over various obstacles configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hoang Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2025.2460020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of particle lift initiation on roller-compacted sand-clay mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jenge.19.00172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of two passive swimmer scale models for open-water races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.094802. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.8.094802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil surface degradation and vehicle momentum on dust emissions and visibility reduction from unpaved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.100842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of open-channel flows through an array of square cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (7), 12 p. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2022.2075771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time instability of flow close to a scour affected abutment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.495-510. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-022-09842-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flows through an array of emerged or slightly submerged square cylinders over a rough bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00791-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations on brake particle dispersion in the flow generated by a train in an underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.101189. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2021.101189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of ultrafine particles in the wake of car models: a wind tunnel study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering & Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.104109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of two passive swimmer scale models for open-water races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (31), pp.7270-7273. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.00.004800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulics and bridges: A French case study of monitoring of a bridge affected by scour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Battist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.101783. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2020.101783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of Dust Emissions on Compacted Soils Degraded by Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.369. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11040369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car Wake Flows and Ultrafine Particle Dispersion: From Experiments to Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11010039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449477v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative LDV data processing method for statistical error corrections. Application to homogeneous and non-homogeneous seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for improving discharge quantification in urban drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrométrie et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (6), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de la mesure de vitesse débitante à l'aval d'une singularité en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2017), pp.26-39. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201712026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic measurement and morphological features of organic sediment deposits in combined sewer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.279-290. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional elements regarding the Muddy Layer in Combined Sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2017.1325499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique for continuous monitoring of sediment height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szturycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp. 40-45. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity and suspended solids distributions in an oval-shaped channel with a side bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.871043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et qualification de sites de mesures en réseau d’assainissement. Le projet Mentor, une méthodologie de qualification des rejets dans les milieux aquatiques récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201505049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling acoustic devices for monitoring combined sewer network sediment deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (8), pp.1653-1660. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2014.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: Analytical Approach for the Outer Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (1), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(asce)hy.1943-7900.0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00924274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: An Analytical Approach for the Outer Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (1), pp. 37-43. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of an ultrasonic beam by suspended particles and range of acoustic flow meters in sewer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (65), pp 478-483. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2012.873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids concentration in wastewater: Influence of sampling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.397-404. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2011.630094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and urban pollutant fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (5), pp 637-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de vitesses turbulent : une nouvelle loi pour les canaux étroits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp 65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et conception de sites de mesures débitmétriques en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277, pp 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, p. 115 - p. 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp 115-122. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids within sewers : An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp 249-261. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-008-9073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ de vitesses et contraintes de cisaillement dans un collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 03, pp 20-25. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2008022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent velocity profile in fully-developed open channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp 1-17. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-007-9051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de qualification de site de mesures en réseau d'assainissement : Application à la débitmétrie en collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272, pp 9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the shear stress in narrow channels : Application to sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp 15-20. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15730620701726275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Doppler flow-meters : A proposal to characterize their technical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (5), pp 261-267. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2008.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Hydre : Echantillonnage 2D des vitesses et des concentrations en collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Cottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272, pp 21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of velocity fields in narrow or compound section sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Bardiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Practice and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), 8p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wpt.2007.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coude et champs de vitesses en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (4), pp. 507-519. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une déviation sur les champs de vitesses dans un collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp 43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and qualitative hydrologic balance for a suburban watershed with a separate sewer system (Nantes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sauvourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (2), pp.231--238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on the influence of urban forms on unsteady urban flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2024 - 12th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force - frequency relationship in front crawl swimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où on reparle du pump erosion test pour préciser ses spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Tinot Mbolamana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École centrale de Nantes, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de partage de l’espace : les loisirs nautiques sur la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISABTP SIAME UPPA, Anglet, Jun 2024, Anglet (64), France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces bleus de Nantes Métropole : quand les loisirs nautiques retrouvent la Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT 2024 - Working together to meet the challenges of maritime and coastal socio-ecosystems together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUML, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMP Erosion Test : an erodimeter for field studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Minachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR SOIL MECHANICS AND GEOTECHNICAL ENGINEERINGICS, Sep 2023, Copenhague, Denmark. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel érodimetre de terrain : le PumpET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France - SHF, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier: two French returns on experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump Erosion Test : A Low Cost Erodimeter for Field Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAHR World Congress : Rivers - Connecting Mountains and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienna, Austria. pp.2429-2434, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-90-833476-1-5_iahr40wc-p0148-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of dam break flow propagation through various obstacle configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a propulsion model in front crawl swimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Prétot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 XIVth International Symposium on Biomechanics and Medicine in Swimming Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring de l’affouillement près de ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France - SHF, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Validation Data for Numerical Codes Dealing with Unsteady Urban Flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAHR World Congress : Rivers - Connecting Mountains and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienne, Austria. pp.1456-1464, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-90-833476-1-5_iahr40wc-p0127-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods in housing estate : some experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Spain. 6 p., photos, graph., </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/iahr-39wc2521716x2022577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump erosion test : un érodimètre 'low cost' de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Minatchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Poitiers, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Real Sites affected by Scour: Observation, Analysis and Feedback of Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Spain. 10 p., photos, graph., bibliogr., </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC252171192022438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the hydraulics in flooded housing estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Rtimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2021, 6th Conference Models for complex and global water issues - Practices and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Sophia Antipolis (en ligne), France. 9 p., graph., photos., </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of 2 swimmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport physics 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on a test track of dust resuspension induced by a vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Transport and Air Pollution Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, GRAZ, Austria. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE10, 10th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, on line, United States. pp.477-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a model to quantify dust emissions from truck traffic on earthmoving sites: approach and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, CAEN, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation for flows through emerged or slightly sub-merged square obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Rtimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2020 -10th Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, DELFT, Netherlands. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of particle dispersion emitted from train brakes in underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experience of Structural Health Monitoring of scour affecting river infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Della Longa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIANC - Smart Rivers 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD study of dispersion of particles generated by mechanical braking: application to trains in underground stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafine particle dispersion in the wake of a squareback vehicle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experience of continuous scour monitoring on real sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Battist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dela Longua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IAHR World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research (IAHR), Sep 2019, Panama city, France. 7p, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/38WC092019-0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some elements about scale effect on scour studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Boujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Panama city, Panama. 7p, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/38WC092019-0748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. 8p, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871178v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research program SSHEAR: Recent advances on the understanding and the control of scour phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, TAIPEI, Taiwan. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2018, 9th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction des erreurs statistiques aléatoire et systématique par une nouvelle méthode de traitement LDV. Application aux écoulements de sillage du corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnadieu Balou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research program SSHEAR : recent advances on the understanding and the control of scour phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Scour and Erosion (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR SSHEAR : développements récents sur la compréhension et la maitrise des risques d&apos;affouillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGG 2018, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements: développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham van Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORAIL 2017, 3ème Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marne la Vallée, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, LYON, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrométrie et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, LYON, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the wake flow behind three road vehicle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements : développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSMGE 2017, 19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Séoul, Corée du Sud. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour and solid transport on civil engineering structures - a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham Van-Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesis 2016, Two-phase modelling for sediment dynamics in geophysical flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, TOKYO, Japan. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the velocity and suspended solids distribution in wastewater system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szturycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, The Hague, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater monitoring to study the temporal and spatial representativeness of flow and pollution discharge measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Junior Scientists Workshop (EJSW): "Monitoring urban drainage systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chichilianne France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulics and deposit evolution in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUD - 9th International Symposium on Ultrasonic Doppler Methods for Fluid Mechanics and Fluid Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, STRASBOURG, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of biofilm in sewer and wastewater flowrate entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, LISBONNE, Portugal. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la répartition des vitesses et des polluants particulaires en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J N Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Doctorales en Hydrologie Urbaine (JDHU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical parameters in wastewater and at the water-sediment interface in sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 8p, schémas, ill. en coul., graphiques, tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des sédiments de réseaux d'assainissement et des sols urbains. Outils et méthodes de caractérisation des polluants et de leur transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burghgraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Eau et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, NANTES, France. 57p, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms en réseau d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 2p, schéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm development and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p, schémas, graphiques, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a deviation on flow rate measurements in sewer channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 8p, ill., graphiques, tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing bacterial community diversity in combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriet Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p., schémas, fig., tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling acoustic devices to monitor combined sewer networks sediment deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p, ill., graphiques, schémas, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lutocline exist in sewers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference Transport and Sedimentation of Solid Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion measurement on immersed situations : a state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale sur les Affouillements et l'Erosion, ISCE6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France. pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm growth and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34rd IAHR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp 2855-2861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm growth and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watermatex Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un dispositif de mesure en continu de la hauteur de sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Génie Civil - Génie Côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp 513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and pollutant flux measurements in urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and pollutant flux measurements in urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profileurs acoustiques : un nouveau pas vers la connaissance des flux de polluants en assainissement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community profiling of bacteria in sewer biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hs Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Boxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes in biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ comparison of velocity and concentration measurements techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF : «Mesures hydrologiques et incertitudes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids and attenuation of ultrasonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ comparison of velocity and concentration measurements techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage, 11ICUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de vitesses dans les couches limites turbulentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France. pp 215-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a bend on the velocity field in a circular sewer with free surface flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coude et champs de vitesses en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières du LCPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic and energetic experimental survey of a small urban watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of velocity fields through open-channels: creation of empirical laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 6th International Conference on sustainable techniques and strategies for urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.1441-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic and energetic experimental survey of a small urban watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2007, 6ème Conférence Internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et théorique des profils de vagues le long d'une carène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole centrale de Nantes; Université de Nantes, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04327370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la métrologie en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Caen, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02973802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48F465F9"/>
+    <w:nsid w:val="CF08FBF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-larrarte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5536-2170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232340781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Beteille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Larrarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyaval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Demay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2460020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Vern" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Sediki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.19.00172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bolon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pretot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larrarte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carmigniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.094802" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oukacine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Goutal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2022.2075771" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-022-09842-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Puech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00791-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101783" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bolon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pretot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carmigniani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.00.004800" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449477v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Shen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11010039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bahlouli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.02.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.02.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belleville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dalmon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carnacina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Leonardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.050" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hemmerle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riochet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2017.1325499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szturycz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2016.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.871043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Hui Pu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00924274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Hui Pu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)hy.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.873" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2011.630094" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Barbu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saysset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brochot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Saysset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Brochot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1WFWVHSK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372096v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-007-9051-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-248W6P07-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2008.01.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0GSG2VW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15730620701726275" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362944v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-008-9073-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWDL05PW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Bardiaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692943" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ruban" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sauvourel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066817v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tinot Mbolamana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661104v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kerherv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toutain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.077" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minachy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04327236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-90-833476-1-5_iahr40wc-p0148-cd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_18" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bolon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04327205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-90-833476-1-5_iahr40wc-p0127-cd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728741v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Doumic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/iahr-39wc2521716x2022577" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272241v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pretot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264420v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Rtimi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272347v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loizeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359380v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140848v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318418v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Della Longa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cheetham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dela Longua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0410" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boujia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0748" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871178v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818505v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618272v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609199v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383134v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ndoye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham Van-Bang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Randrianarimanana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Randrianarimanana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712028v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier France" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493831v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J N Randrianarimanana" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Larrarte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914553v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914549v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lebouc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914528v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriet Jensen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Sekar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Osborn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Biggs" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914551v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915681v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712031v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burghgraeve" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goutaland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856821v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Valeyre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jerez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614117v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. France" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593857v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614121v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Barbu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451164v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Jensen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sekar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deines" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Boxall" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Osborn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451171v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590720v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614118v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851927v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ensminger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Francois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pallares" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ensminger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallares" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363478v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248844v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364356v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rosant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291420v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mos&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bardiaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vazquez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/tel-04327370v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02973802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-larrarte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5536-2170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232340781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Beteille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Larrarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyaval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Demay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2460020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Vern" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Sediki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.19.00172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bolon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pretot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larrarte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carmigniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.094802" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oukacine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Goutal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2022.2075771" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-022-09842-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00791-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101189" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bolon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pretot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carmigniani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.00.004800" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101783" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449477v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Shen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11010039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.02.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bahlouli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.02.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belleville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dalmon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carnacina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Leonardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.050" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hemmerle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riochet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2017.1325499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szturycz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2016.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.871043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00924274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Hui Pu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)hy.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Hui Pu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.873" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2011.630094" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Barbu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saysset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brochot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Saysset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Brochot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1WFWVHSK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-008-9073-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWDL05PW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-007-9051-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-248W6P07-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15730620701726275" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2008.01.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0GSG2VW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Bardiaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692943" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ruban" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sauvourel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tinot Mbolamana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661104v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kerherv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toutain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.077" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minachy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04327236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-90-833476-1-5_iahr40wc-p0148-cd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_18" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bolon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04327205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-90-833476-1-5_iahr40wc-p0127-cd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728741v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Doumic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/iahr-39wc2521716x2022577" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Rtimi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pretot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272241v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272347v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loizeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140848v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318418v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Della Longa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cheetham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dela Longua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0410" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boujia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0748" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871178v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934507v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957014v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818505v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618272v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609199v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383134v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ndoye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham Van-Bang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Randrianarimanana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Randrianarimanana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712029v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712028v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier France" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J N Randrianarimanana" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Larrarte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856821v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Valeyre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burghgraeve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goutaland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lebouc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914553v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriet Jensen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Sekar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Osborn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Biggs" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915681v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jerez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614117v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. France" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593857v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Barbu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451171v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Jensen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sekar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deines" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Boxall" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Osborn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614120v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ensminger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallares" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590720v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614118v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851927v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ensminger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Francois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pallares" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363478v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248844v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364356v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rosant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291420v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mos&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bardiaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vazquez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156213v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/tel-04327370v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02973802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>