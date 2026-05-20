--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Larrarte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5536-2170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232340781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dam-break flow over various obstacles configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hoang Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2025.2460020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of particle lift initiation on roller-compacted sand-clay mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jenge.19.00172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of two passive swimmer scale models for open-water races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.094802. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.8.094802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil surface degradation and vehicle momentum on dust emissions and visibility reduction from unpaved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.100842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of open-channel flows through an array of square cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (7), 12 p. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2022.2075771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time instability of flow close to a scour affected abutment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.495-510. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-022-09842-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flows through an array of emerged or slightly submerged square cylinders over a rough bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00791-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations on brake particle dispersion in the flow generated by a train in an underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.101189. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2021.101189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of ultrafine particles in the wake of car models: a wind tunnel study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering & Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.104109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of two passive swimmer scale models for open-water races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (31), pp.7270-7273. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.00.004800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulics and bridges: A French case study of monitoring of a bridge affected by scour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Battist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.101783. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2020.101783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of Dust Emissions on Compacted Soils Degraded by Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.369. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11040369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car Wake Flows and Ultrafine Particle Dispersion: From Experiments to Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11010039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449477v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative LDV data processing method for statistical error corrections. Application to homogeneous and non-homogeneous seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for improving discharge quantification in urban drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrométrie et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (6), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de la mesure de vitesse débitante à l'aval d'une singularité en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2017), pp.26-39. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201712026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic measurement and morphological features of organic sediment deposits in combined sewer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.279-290. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional elements regarding the Muddy Layer in Combined Sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2017.1325499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique for continuous monitoring of sediment height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szturycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp. 40-45. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity and suspended solids distributions in an oval-shaped channel with a side bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.871043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et qualification de sites de mesures en réseau d’assainissement. Le projet Mentor, une méthodologie de qualification des rejets dans les milieux aquatiques récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201505049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling acoustic devices for monitoring combined sewer network sediment deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (8), pp.1653-1660. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2014.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: Analytical Approach for the Outer Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (1), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(asce)hy.1943-7900.0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00924274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: An Analytical Approach for the Outer Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (1), pp. 37-43. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of an ultrasonic beam by suspended particles and range of acoustic flow meters in sewer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (65), pp 478-483. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2012.873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids concentration in wastewater: Influence of sampling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.397-404. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2011.630094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and urban pollutant fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (5), pp 637-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de vitesses turbulent : une nouvelle loi pour les canaux étroits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp 65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et conception de sites de mesures débitmétriques en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277, pp 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, p. 115 - p. 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp 115-122. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids within sewers : An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp 249-261. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-008-9073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ de vitesses et contraintes de cisaillement dans un collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 03, pp 20-25. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2008022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent velocity profile in fully-developed open channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp 1-17. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-007-9051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de qualification de site de mesures en réseau d'assainissement : Application à la débitmétrie en collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272, pp 9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the shear stress in narrow channels : Application to sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp 15-20. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15730620701726275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Doppler flow-meters : A proposal to characterize their technical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (5), pp 261-267. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2008.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Hydre : Echantillonnage 2D des vitesses et des concentrations en collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Cottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272, pp 21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of velocity fields in narrow or compound section sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Bardiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Practice and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), 8p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wpt.2007.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coude et champs de vitesses en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (4), pp. 507-519. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une déviation sur les champs de vitesses dans un collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp 43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and qualitative hydrologic balance for a suburban watershed with a separate sewer system (Nantes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sauvourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (2), pp.231--238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on the influence of urban forms on unsteady urban flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2024 - 12th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force - frequency relationship in front crawl swimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où on reparle du pump erosion test pour préciser ses spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Tinot Mbolamana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École centrale de Nantes, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de partage de l’espace : les loisirs nautiques sur la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISABTP SIAME UPPA, Anglet, Jun 2024, Anglet (64), France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces bleus de Nantes Métropole : quand les loisirs nautiques retrouvent la Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT 2024 - Working together to meet the challenges of maritime and coastal socio-ecosystems together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUML, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMP Erosion Test : an erodimeter for field studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Minachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR SOIL MECHANICS AND GEOTECHNICAL ENGINEERINGICS, Sep 2023, Copenhague, Denmark. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel érodimetre de terrain : le PumpET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France - SHF, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier: two French returns on experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump Erosion Test : A Low Cost Erodimeter for Field Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAHR World Congress : Rivers - Connecting Mountains and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienna, Austria. pp.2429-2434, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-90-833476-1-5_iahr40wc-p0148-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of dam break flow propagation through various obstacle configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a propulsion model in front crawl swimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Prétot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 XIVth International Symposium on Biomechanics and Medicine in Swimming Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring de l’affouillement près de ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France - SHF, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Validation Data for Numerical Codes Dealing with Unsteady Urban Flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAHR World Congress : Rivers - Connecting Mountains and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienne, Austria. pp.1456-1464, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-90-833476-1-5_iahr40wc-p0127-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods in housing estate : some experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Spain. 6 p., photos, graph., </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/iahr-39wc2521716x2022577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump erosion test : un érodimètre 'low cost' de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Minatchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Poitiers, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Real Sites affected by Scour: Observation, Analysis and Feedback of Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Spain. 10 p., photos, graph., bibliogr., </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC252171192022438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the hydraulics in flooded housing estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Rtimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2021, 6th Conference Models for complex and global water issues - Practices and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Sophia Antipolis (en ligne), France. 9 p., graph., photos., </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of 2 swimmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport physics 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on a test track of dust resuspension induced by a vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Transport and Air Pollution Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, GRAZ, Austria. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE10, 10th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, on line, United States. pp.477-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a model to quantify dust emissions from truck traffic on earthmoving sites: approach and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, CAEN, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation for flows through emerged or slightly sub-merged square obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Rtimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2020 -10th Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, DELFT, Netherlands. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of particle dispersion emitted from train brakes in underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experience of Structural Health Monitoring of scour affecting river infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Della Longa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIANC - Smart Rivers 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD study of dispersion of particles generated by mechanical braking: application to trains in underground stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafine particle dispersion in the wake of a squareback vehicle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experience of continuous scour monitoring on real sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Battist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dela Longua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IAHR World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research (IAHR), Sep 2019, Panama city, France. 7p, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/38WC092019-0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some elements about scale effect on scour studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Boujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Panama city, Panama. 7p, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/38WC092019-0748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. 8p, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871178v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research program SSHEAR: Recent advances on the understanding and the control of scour phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, TAIPEI, Taiwan. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2018, 9th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction des erreurs statistiques aléatoire et systématique par une nouvelle méthode de traitement LDV. Application aux écoulements de sillage du corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnadieu Balou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research program SSHEAR : recent advances on the understanding and the control of scour phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Scour and Erosion (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR SSHEAR : développements récents sur la compréhension et la maitrise des risques d&apos;affouillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGG 2018, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements: développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham van Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORAIL 2017, 3ème Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marne la Vallée, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, LYON, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrométrie et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, LYON, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the wake flow behind three road vehicle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements : développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSMGE 2017, 19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Séoul, Corée du Sud. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour and solid transport on civil engineering structures - a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham Van-Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesis 2016, Two-phase modelling for sediment dynamics in geophysical flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, TOKYO, Japan. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the velocity and suspended solids distribution in wastewater system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szturycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, The Hague, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater monitoring to study the temporal and spatial representativeness of flow and pollution discharge measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Junior Scientists Workshop (EJSW): "Monitoring urban drainage systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chichilianne France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulics and deposit evolution in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUD - 9th International Symposium on Ultrasonic Doppler Methods for Fluid Mechanics and Fluid Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, STRASBOURG, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of biofilm in sewer and wastewater flowrate entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, LISBONNE, Portugal. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la répartition des vitesses et des polluants particulaires en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J N Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Doctorales en Hydrologie Urbaine (JDHU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical parameters in wastewater and at the water-sediment interface in sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 8p, schémas, ill. en coul., graphiques, tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des sédiments de réseaux d'assainissement et des sols urbains. Outils et méthodes de caractérisation des polluants et de leur transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burghgraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Eau et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, NANTES, France. 57p, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms en réseau d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 2p, schéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm development and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p, schémas, graphiques, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a deviation on flow rate measurements in sewer channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 8p, ill., graphiques, tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing bacterial community diversity in combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriet Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p., schémas, fig., tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling acoustic devices to monitor combined sewer networks sediment deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p, ill., graphiques, schémas, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lutocline exist in sewers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference Transport and Sedimentation of Solid Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion measurement on immersed situations : a state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale sur les Affouillements et l'Erosion, ISCE6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France. pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm growth and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34rd IAHR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp 2855-2861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm growth and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watermatex Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un dispositif de mesure en continu de la hauteur de sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Génie Civil - Génie Côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp 513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and pollutant flux measurements in urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and pollutant flux measurements in urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profileurs acoustiques : un nouveau pas vers la connaissance des flux de polluants en assainissement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community profiling of bacteria in sewer biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hs Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Boxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes in biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ comparison of velocity and concentration measurements techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF : «Mesures hydrologiques et incertitudes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids and attenuation of ultrasonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ comparison of velocity and concentration measurements techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage, 11ICUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de vitesses dans les couches limites turbulentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France. pp 215-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a bend on the velocity field in a circular sewer with free surface flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coude et champs de vitesses en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières du LCPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic and energetic experimental survey of a small urban watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of velocity fields through open-channels: creation of empirical laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 6th International Conference on sustainable techniques and strategies for urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.1441-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic and energetic experimental survey of a small urban watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2007, 6ème Conférence Internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et théorique des profils de vagues le long d'une carène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole centrale de Nantes; Université de Nantes, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04327370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la métrologie en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Caen, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02973802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédérique Larrarte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederique-larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5536-2170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232340781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dam-break flow over various obstacles configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hoang Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2025.2460020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of particle lift initiation on roller-compacted sand-clay mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jenge.19.00172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of two passive swimmer scale models for open-water races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.094802. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.8.094802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil surface degradation and vehicle momentum on dust emissions and visibility reduction from unpaved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.100842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of open-channel flows through an array of square cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (7), 12 p. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2022.2075771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time instability of flow close to a scour affected abutment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.495-510. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-022-09842-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations on brake particle dispersion in the flow generated by a train in an underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.101189. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2021.101189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flows through an array of emerged or slightly submerged square cylinders over a rough bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00791-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of ultrafine particles in the wake of car models: a wind tunnel study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering & Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.104109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulics and bridges: A French case study of monitoring of a bridge affected by scour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Battist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.101783. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2020.101783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of two passive swimmer scale models for open-water races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (31), pp.7270-7273. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.00.004800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of Dust Emissions on Compacted Soils Degraded by Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.369. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11040369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car Wake Flows and Ultrafine Particle Dispersion: From Experiments to Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fokoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11010039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449477v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for improving discharge quantification in urban drainage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative LDV data processing method for statistical error corrections. Application to homogeneous and non-homogeneous seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.67-77. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrométrie et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (6), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de la mesure de vitesse débitante à l'aval d'une singularité en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2017), pp.26-39. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201712026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional elements regarding the Muddy Layer in Combined Sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.6. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2017.1325499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic measurement and morphological features of organic sediment deposits in combined sewer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.279-290. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technique for continuous monitoring of sediment height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szturycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp. 40-45. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity and suspended solids distributions in an oval-shaped channel with a side bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2013.871043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et qualification de sites de mesures en réseau d’assainissement. Le projet Mentor, une méthodologie de qualification des rejets dans les milieux aquatiques récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201505049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01317044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling acoustic devices for monitoring combined sewer network sediment deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (8), pp.1653-1660. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2014.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: An Analytical Approach for the Outer Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (1), pp. 37-43. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: Analytical Approach for the Outer Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (1), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(asce)hy.1943-7900.0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00924274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuation of an ultrasonic beam by suspended particles and range of acoustic flow meters in sewer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (65), pp 478-483. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2012.873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids concentration in wastewater: Influence of sampling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.397-404. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2011.630094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and urban pollutant fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (5), pp 637-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de vitesses turbulent : une nouvelle loi pour les canaux étroits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Hui Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp 65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification et conception de sites de mesures débitmétriques en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277, pp 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, p. 115 - p. 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp 115-122. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ de vitesses et contraintes de cisaillement dans un collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 03, pp 20-25. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2008022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent velocity profile in fully-developed open channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp 1-17. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-007-9051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de qualification de site de mesures en réseau d'assainissement : Application à la débitmétrie en collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272, pp 9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the shear stress in narrow channels : Application to sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp 15-20. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15730620701726275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Doppler flow-meters : A proposal to characterize their technical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (5), pp 261-267. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2008.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Hydre : Echantillonnage 2D des vitesses et des concentrations en collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Cottineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 272, pp 21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids within sewers : An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp 249-261. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-008-9073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of velocity fields in narrow or compound section sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Bardiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Practice and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2), 8p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wpt.2007.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coude et champs de vitesses en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (4), pp. 507-519. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2007.9692943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une déviation sur les champs de vitesses dans un collecteur d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp 43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and qualitative hydrologic balance for a suburban watershed with a separate sewer system (Nantes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sauvourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (2), pp.231--238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force - frequency relationship in front crawl swimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on the influence of urban forms on unsteady urban flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2024 - 12th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où on reparle du pump erosion test pour préciser ses spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Tinot Mbolamana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gomit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École centrale de Nantes, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de partage de l’espace : les loisirs nautiques sur la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISABTP SIAME UPPA, Anglet, Jun 2024, Anglet (64), France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces bleus de Nantes Métropole : quand les loisirs nautiques retrouvent la Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT 2024 - Working together to meet the challenges of maritime and coastal socio-ecosystems together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUML, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUMP Erosion Test : an erodimeter for field studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Minachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERNATIONAL SOCIETY FOR SOIL MECHANICS AND GEOTECHNICAL ENGINEERINGICS, Sep 2023, Copenhague, Denmark. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel érodimetre de terrain : le PumpET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France - SHF, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier: two French returns on experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of dam break flow propagation through various obstacle configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump Erosion Test : A Low Cost Erodimeter for Field Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAHR World Congress : Rivers - Connecting Mountains and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienna, Austria. pp.2429-2434, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-90-833476-1-5_iahr40wc-p0148-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a propulsion model in front crawl swimming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Prétot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 XIVth International Symposium on Biomechanics and Medicine in Swimming Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring de l’affouillement près de ponts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France - SHF, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Validation Data for Numerical Codes Dealing with Unsteady Urban Flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Beteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Demay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IAHR World Congress : Rivers - Connecting Mountains and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vienne, Austria. pp.1456-1464, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-90-833476-1-5_iahr40wc-p0127-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods in housing estate : some experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Spain. 6 p., photos, graph., </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/iahr-39wc2521716x2022577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump erosion test : un érodimètre 'low cost' de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Minatchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Poitiers, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Real Sites affected by Scour: Observation, Analysis and Feedback of Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenade, Spain. 10 p., photos, graph., bibliogr., </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC252171192022438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on a test track of dust resuspension induced by a vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Transport and Air Pollution Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, GRAZ, Austria. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272241v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the hydraulics in flooded housing estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Rtimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2021, 6th Conference Models for complex and global water issues - Practices and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Sophia Antipolis (en ligne), France. 9 p., graph., photos., </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drafting of 2 swimmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pretot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport physics 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE10, 10th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, on line, United States. pp.477-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a model to quantify dust emissions from truck traffic on earthmoving sites: approach and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Sediki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, CAEN, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation for flows through emerged or slightly sub-merged square obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Rtimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2020 -10th Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, DELFT, Netherlands. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD study of dispersion of particles generated by mechanical braking: application to trains in underground stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of particle dispersion emitted from train brakes in underground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experience of Structural Health Monitoring of scour affecting river infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Della Longa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIANC - Smart Rivers 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafine particle dispersion in the wake of a squareback vehicle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, THESSALONIQUE, Greece. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils, Structures and Hydraulics: Expertise and Applied Research (SSHEAR) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Cheetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French experience of continuous scour monitoring on real sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Battist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dela Longua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IAHR World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research (IAHR), Sep 2019, Panama city, France. 7p, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/38WC092019-0410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some elements about scale effect on scour studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Boujia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Panama city, Panama. 7p, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/38WC092019-0748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018 - 9th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. 8p, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871178v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction des erreurs statistiques aléatoire et systématique par une nouvelle méthode de traitement LDV. Application aux écoulements de sillage du corps d'Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnadieu Balou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Varea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research program SSHEAR: Recent advances on the understanding and the control of scour phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, TAIPEI, Taiwan. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour monitoring on bridge pier - methodology and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2018, 9th International Conference on Scour and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research program SSHEAR : recent advances on the understanding and the control of scour phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Scour and Erosion (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR SSHEAR : développements récents sur la compréhension et la maitrise des risques d&apos;affouillements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGG 2018, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements: développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham van Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORAIL 2017, 3ème Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marne la Vallée, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débitmètrie et mécanique des fluides numérique : contribution à l'évaluation et à la réduction des incertitudes des mesures de vitesse moyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, LYON, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrométrie et normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF, Hydrométrie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, LYON, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the wake flow behind three road vehicle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et maîtrise des risques d'affouillements : développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham-Van-Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSMGE 2017, 19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Séoul, Corée du Sud. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scour and solid transport on civil engineering structures - a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pham Van-Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesis 2016, Two-phase modelling for sediment dynamics in geophysical flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, TOKYO, Japan. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the velocity and suspended solids distribution in wastewater system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szturycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, The Hague, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater monitoring to study the temporal and spatial representativeness of flow and pollution discharge measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Junior Scientists Workshop (EJSW): "Monitoring urban drainage systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chichilianne France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of biofilm in sewer and wastewater flowrate entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, LISBONNE, Portugal. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la répartition des vitesses et des polluants particulaires en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J N Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Doctorales en Hydrologie Urbaine (JDHU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulics and deposit evolution in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Randrianarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUD - 9th International Symposium on Ultrasonic Doppler Methods for Fluid Mechanics and Fluid Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, STRASBOURG, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms en réseau d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Riochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 2p, schéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a deviation on flow rate measurements in sewer channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae El Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 8p, ill., graphiques, tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm development and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lebouc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p, schémas, graphiques, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling acoustic devices to monitor combined sewer networks sediment deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Carnacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p, ill., graphiques, schémas, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing bacterial community diversity in combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriet Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 8p., schémas, fig., tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lutocline exist in sewers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hemmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference Transport and Sedimentation of Solid Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical parameters in wastewater and at the water-sediment interface in sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Valeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sewer Processes &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. 8p, schémas, ill. en coul., graphiques, tabl., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des sédiments de réseaux d'assainissement et des sols urbains. Outils et méthodes de caractérisation des polluants et de leur transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burghgraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delcour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goutaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Eau et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, NANTES, France. 57p, bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion measurement on immersed situations : a state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale sur les Affouillements et l'Erosion, ISCE6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France. pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm growth and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34rd IAHR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp 2855-2861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm growth and hydraulic conditions in sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watermatex Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and pollutant flux measurements in urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un dispositif de mesure en continu de la hauteur de sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Génie Civil - Génie Côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp 513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic profilers and pollutant flux measurements in urban hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community profiling of bacteria in sewer biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hs Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Boxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Osborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes in biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profileurs acoustiques : un nouveau pas vers la connaissance des flux de polluants en assainissement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Barbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures hydrologiques par profileur à effet Doppler (aDcp) en France : application aux cours d'eau et aux réseaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pierrefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF : «Mesures hydrologiques et incertitudes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended solids and attenuation of ultrasonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ comparison of velocity and concentration measurements techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage, 11ICUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ comparison of velocity and concentration measurements techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ensminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de vitesses dans les couches limites turbulentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France. pp 215-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a bend on the velocity field in a circular sewer with free surface flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic and energetic experimental survey of a small urban watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coude et champs de vitesses en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières du LCPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologic and energetic experimental survey of a small urban watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2007, 6ème Conférence Internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of velocity fields through open-channels: creation of empirical laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 6th International Conference on sustainable techniques and strategies for urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.1441-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et théorique des profils de vagues le long d'une carène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole centrale de Nantes; Université de Nantes, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04327370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la métrologie en réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Caen, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02973802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF08FBF0"/>
+    <w:nsid w:val="05A006E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-larrarte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5536-2170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232340781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Beteille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Larrarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyaval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Demay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2460020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Vern" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Sediki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.19.00172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bolon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pretot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larrarte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carmigniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.094802" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oukacine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Goutal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2022.2075771" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-022-09842-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00791-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101189" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bolon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pretot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carmigniani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.00.004800" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101783" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449477v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Shen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11010039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.02.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bahlouli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.02.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belleville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dalmon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carnacina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Leonardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.050" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hemmerle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riochet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2017.1325499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szturycz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2016.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.871043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00924274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Hui Pu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)hy.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Hui Pu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.873" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2011.630094" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Barbu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saysset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brochot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Saysset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Brochot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1WFWVHSK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-008-9073-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWDL05PW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-007-9051-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-248W6P07-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15730620701726275" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2008.01.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0GSG2VW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Bardiaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692943" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ruban" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sauvourel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tinot Mbolamana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661104v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kerherv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toutain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.077" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minachy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04327236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-90-833476-1-5_iahr40wc-p0148-cd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_18" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bolon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04327205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-90-833476-1-5_iahr40wc-p0127-cd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728741v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Doumic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/iahr-39wc2521716x2022577" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Rtimi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pretot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272241v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272347v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loizeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140848v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318418v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Della Longa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cheetham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dela Longua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0410" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boujia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0748" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871178v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934507v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957014v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818505v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618272v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609199v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383134v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ndoye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham Van-Bang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Randrianarimanana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Randrianarimanana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712029v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712028v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier France" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J N Randrianarimanana" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Larrarte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856821v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Valeyre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burghgraeve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goutaland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lebouc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914553v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriet Jensen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Sekar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Osborn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Biggs" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915681v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jerez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614117v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. France" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593857v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Barbu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451171v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Jensen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sekar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deines" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Boxall" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Osborn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614120v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ensminger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallares" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590720v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614118v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851927v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ensminger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Francois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pallares" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363478v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248844v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364356v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rosant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291420v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mos&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bardiaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vazquez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156213v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/tel-04327370v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02973802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-larrarte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5536-2170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232340781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035422v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Beteille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Larrarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyaval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Demay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2460020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Vern" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Sediki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.19.00172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bolon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pretot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larrarte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carmigniani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.8.094802" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oukacine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Goutal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2022.2075771" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-022-09842-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mehel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fokoua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Puech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00791-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101783" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bolon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pretot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carmigniani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.00.004800" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449477v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Shen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11010039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bahlouli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.02.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2018.02.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belleville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrefeu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dalmon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hemmerle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2017.1325499" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carnacina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Leonardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szturycz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2016.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.871043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Hui Pu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00924274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Hui Pu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)hy.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.873" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2011.630094" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Barbu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saysset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brochot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Saysset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Brochot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1WFWVHSK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372096v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-007-9051-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-248W6P07-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15730620701726275" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Bardiaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2008.01.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0GSG2VW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362944v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-008-9073-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWDL05PW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Bardiaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2007.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692943" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ruban" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sauvourel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066817v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tinot Mbolamana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661104v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kerherv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toutain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.077" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minachy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmokhtar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04327236v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-90-833476-1-5_iahr40wc-p0148-cd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bolon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04327205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-90-833476-1-5_iahr40wc-p0127-cd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728741v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Doumic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/iahr-39wc2521716x2022577" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC252171192022438" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272241v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264420v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Rtimi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_19" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515061v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pretot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424691v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272347v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loizeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359380v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140848v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318418v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Della Longa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cheetham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dela Longua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0410" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boujia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/38WC092019-0748" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871178v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Florens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097682v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu Balou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818505v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618272v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609199v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383134v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ndoye" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham Van-Bang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Randrianarimanana" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493817v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Randrianarimanana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712028v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier France" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493831v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J N Randrianarimanana" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Larrarte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914553v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914549v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lebouc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914551v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914528v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriet Jensen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Sekar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Osborn" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Biggs" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915681v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856821v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Valeyre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burghgraeve" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goutaland" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jerez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614117v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. France" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593857v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614121v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Barbu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451164v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hs Jensen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sekar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deines" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Boxall" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Osborn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451171v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590720v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614118v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851927v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ensminger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Francois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pallares" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ensminger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallares" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363478v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248844v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238905v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rosant" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364356v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291420v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mos&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bardiaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vazquez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/tel-04327370v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02973802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>