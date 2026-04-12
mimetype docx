--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -620,781 +620,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the moment space corresponding to the Levermore basis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A second-order realizable scheme for moment advection on unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.16⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.106993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.106993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428984v1</w:t>
+                <w:t xml:space="preserve">hal-02330920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second-order realizable scheme for moment advection on unstructured grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Passalacqua</w:t>
+                <w:t xml:space="preserve">A Hyperbolic Two-Fluid Model for Compressible Flows with Arbitrary Material-Density Ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodney Fox</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 248, pp.106993. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 903, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.106993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330920v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hyperbolic Two-Fluid Model for Compressible Flows with Arbitrary Material-Density Ratios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodney Fox</w:t>
+                <w:t xml:space="preserve">Modulation of homogeneous and isotropic turbulence by sub-Kolmogorov particles: Impact of particle field heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 903, pp.A5. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.103233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796207v2</w:t>
+                <w:t xml:space="preserve">hal-02060365v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of homogeneous and isotropic turbulence by sub-Kolmogorov particles: Impact of particle field heterogeneity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the moment space corresponding to the Levermore basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, pp.103233. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358 (1), pp.97-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060365v2</w:t>
+                <w:t xml:space="preserve">hal-02428984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source quadrature-based population balance solver for OpenFOAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Passalaqua</w:t>
+                <w:t xml:space="preserve">Conditional Hyperbolic Quadrature Method of Moments for Kinetic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney O Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodney O Fox</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.10.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.269-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481110v1</w:t>
+                <w:t xml:space="preserve">hal-01632813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Hyperbolic Quadrature Method of Moments for Kinetic Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodney O Fox</w:t>
+                <w:t xml:space="preserve">High order moment model for polydisperse evaporating sprays towards interfacial geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vié</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.03.025⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (4), pp.2003-2027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1108364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632813v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order moment model for polydisperse evaporating sprays towards interfacial geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An open-source quadrature-based population balance solver for OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Passalaqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+                <w:t xml:space="preserve">E. Madadi-Kandjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">J C Heylmun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney O Fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (4), pp.2003-2027. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.306 --318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1108364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355608v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of reactive polydisperse sprays strongly coupled to unsteady flows in solid rocket motors: Efficient strategy using Eulerian Multi-Fluid methods</w:t>
               </w:r>
@@ -1549,51 +1549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1653,51 +1653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Gaussian extended quadrature method of moments for turbulent disperse multiphase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,382 +1855,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345689v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Mesh Refinement and High Order Geometrical Moment Method for the Simulation of Polydisperse Evaporating Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+                <w:t xml:space="preserve">Two-size moment multi-fluid model: a robust and high-fidelity description of polydisperse moderately dense evaporating sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaric Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2016012⟩</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.902--943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.300615.050216a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395317v1</w:t>
+                <w:t xml:space="preserve">hal-01169730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-size moment multi-fluid model: a robust and high-fidelity description of polydisperse moderately dense evaporating sprays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution of population balance equations in applications with fine particles: mathematical modeling and numerical schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Doisneau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/cicp.300615.050216a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 325, pp.129-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169730v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247390v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of population balance equations in applications with fine particles: mathematical modeling and numerical schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tan Trung Nguyen</w:t>
+                <w:t xml:space="preserve">Adaptive Mesh Refinement and High Order Geometrical Moment Method for the Simulation of Polydisperse Evaporating Sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 325, pp.129-156. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2016012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247390v3</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian Moment Methods for Automotive Sprays</w:t>
               </w:r>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Emre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2497,77 +2497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian modeling of a polydisperse evaporating spray under realistic internal-combustion-engine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Emre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical strategy for unsteady two-way coupling in polydisperse sprays: application to Solid Rocket Motor instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaric Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,51 +2886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian Multi-Fluid models for the simulation of dynamics and coalescence of particles in solid propellant combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,51 +3120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian versus Lagrangian simulation of unsteady two-way coupled coalescing two-phase flows in solid propellant combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.1- 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3703,334 +3703,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust moment method for evaluation of the disappearance rate of evaporating sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Eulerian quadrature-based moment models for dilute polydisperse evaporating sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/080740027⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85, pp.649-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-010-9286-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332423v2</w:t>
+                <w:t xml:space="preserve">hal-00449866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian quadrature-based moment models for dilute polydisperse evaporating sprays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust moment method for evaluation of the disappearance rate of evaporating sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 85, pp.649-676. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (8), pp.3203-3234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-010-9286-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/080740027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449866v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsated free jets with polydisperse spray injection: Experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,103 +4106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian models for turbulent spray combustion with polydispersity and droplet crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337 (Numéro Thématique Spécial "Combustion for aerospace propulsion"), pp.438-448. </w:t>
@@ -4252,51 +4252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of spray coalescence in an eulerian framework : direct quadrature method of moments and multi-fluid method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,277 +4428,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate treatment of size distribution effects in polydisperse spray diffusion flames: multi-fluid modelling, computations and experiments</w:t>
+                <w:t xml:space="preserve">Eulerian multi-fluid modeling for the numerical simulation of coalescence in polydisperse dense liquid sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Santoro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1364-7830/8/2/010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 194 (2), pp.505--543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2003.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190954v1</w:t>
+                <w:t xml:space="preserve">hal-00187619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian multi-fluid modeling for the numerical simulation of coalescence in polydisperse dense liquid sprays</w:t>
+                <w:t xml:space="preserve">Accurate treatment of size distribution effects in polydisperse spray diffusion flames: multi-fluid modelling, computations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Noskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Villedieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitchell Smooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2003.08.026⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (2), pp.385 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1364-7830/8/2/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00187619v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Numérique d'une méthode multi-fluide eulérienne pour la description de sprays qui s'évaporent</w:t>
               </w:r>
@@ -5091,303 +5091,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-size moment Eulerian multi-fluid method describing the statistical trajectory crossing: modeling and numerical scheme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Dupif</w:t>
+                <w:t xml:space="preserve">A new high order moment method for polydisperse evaporating sprays dedicated to the coupling with separated two-phase flows in automotive engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543507v1</w:t>
+                <w:t xml:space="preserve">hal-01393153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new high order moment method for polydisperse evaporating sprays dedicated to the coupling with separated two-phase flows in automotive engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
+                <w:t xml:space="preserve">Two-size moment Eulerian multi-fluid method describing the statistical trajectory crossing: modeling and numerical scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dupif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF)</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393153v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of the numerical strategy on the predictive character of Euler-Euler models for two-phase flow simulations in solid rocket motor instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dupif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5490,51 +5490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Emre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,51 +5831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-way coupled simulation of acoustic waves in polydisperse coalescing two-phase flows : application to Solid Rocket Motor instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,51 +5939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical strategy for two-way coupling in unsteady polydisperse moderately dense sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaric Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6067,558 +6067,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian models and three-dimensional numerical simulation of polydisperse sprays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">A high order moment method with mesh movement for the description of a polydisperse evaporating spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Conference on Mutiphase Flows</w:t>
+              <w:t xml:space="preserve">7th International Conference on Mutiphase Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498207v1</w:t>
+                <w:t xml:space="preserve">hal-00498214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high order moment method with mesh movement for the description of a polydisperse evaporating spray</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jay</w:t>
+                <w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Mutiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, FL, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498214v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Terrier</w:t>
+                <w:t xml:space="preserve">Optimal Eulerian model for the simulation of dynamics and coalescence of alumina particles in solid propellant combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Murrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Dupays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa, FL, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498182v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Eulerian model for the simulation of dynamics and coalescence of alumina particles in solid propellant combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Doisneau</w:t>
+                <w:t xml:space="preserve">Eulerian models and three-dimensional numerical simulation of polydisperse sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">Internation Conference on Mutiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498215v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsated free jets with spray injection : Eulerian multi-fluid modelling and simulation versus experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,51 +6757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6869,51 +6869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6964,51 +6964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian modeling and simulation of small scale trajectory crossing and coalescence for moderate-Stokes-number spray flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7087,350 +7087,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Resolution Strategy for Multi-scale Reaction Waves using Time Operator Splitting and Space Adaptive Multiresolution: Application to Human Ischemic Stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dumont</w:t>
+                <w:t xml:space="preserve">On the role of preferential segregation in flame dynamics in polydisperse evaporating sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Cancès, V. Louvet, M. Massot. </w:t>
+              <w:t xml:space="preserve">Center for Turbulence Research, Stanford University. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school on multiresolution and adaptive mesh refinement methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding of the 2010 Summer Program, Center for Turbulence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Turbulence Research, Stanford University, pp.383-392, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590812v1</w:t>
+                <w:t xml:space="preserve">hal-00630314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of preferential segregation in flame dynamics in polydisperse evaporating sprays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+                <w:t xml:space="preserve">New Resolution Strategy for Multi-scale Reaction Waves using Time Operator Splitting and Space Adaptive Multiresolution: Application to Human Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Center for Turbulence Research, Stanford University. </w:t>
+              <w:t xml:space="preserve">E. Cancès, V. Louvet, M. Massot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 2010 Summer Program, Center for Turbulence Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Summer school on multiresolution and adaptive mesh refinement methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.Vol. 34 277-290, 2011, ESAIM: Proceedings, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201134006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630314v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EULERIAN MULTI-FLUID MODELS : MODELING AND NUMERICAL METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7654,51 +7654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob W. Posey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W. Houim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104698" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762976v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalacqua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106096" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O Fox" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.16" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.106993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796207v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalaqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madadi-Kandjani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Heylmun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.10.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632813v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355608v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063816v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Sibra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345689v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169730v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300615.050216a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247390v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01097531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Emre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Velghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941796v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.12.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9567-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745991v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618806v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536512v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332423v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740027" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Santoro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Noskov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Smooke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gomez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/8/2/010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187619v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF0P5CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02224-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02487-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/5/4/303" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupays" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-5861" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498215v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob W. Posey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W. Houim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104698" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762976v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalacqua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106096" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O Fox" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.106993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796207v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632813v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355608v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalaqua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madadi-Kandjani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Heylmun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.10.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063816v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Sibra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345689v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169730v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300615.050216a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247390v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01097531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Emre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Velghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941796v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.12.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9567-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745991v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618806v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536512v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332423v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF0P5CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190954v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Santoro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Noskov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Smooke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/8/2/010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02224-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02487-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/5/4/303" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupays" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-5861" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>