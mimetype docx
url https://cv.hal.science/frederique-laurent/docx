--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -308,222 +308,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generalized Quadrature Method of Moments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodney O. Fox</w:t>
+                <w:t xml:space="preserve">Hyperbolic Quadrature Method of Moments for the One-Dimensional Kinetic Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney O Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 167, pp.106096. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (2), pp.750-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2022.106096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21m1406143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762976v3</w:t>
+                <w:t xml:space="preserve">hal-03171566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolic Quadrature Method of Moments for the One-Dimensional Kinetic Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Generalized Quadrature Method of Moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney O. Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney O Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+                <w:t xml:space="preserve">Alberto Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82 (2), pp.750-771. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.106096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21m1406143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2022.106096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171566v1</w:t>
+                <w:t xml:space="preserve">hal-03762976v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing segregation and particle dynamics in Large Eddy Simulation of particle-laden flows</w:t>
               </w:r>
@@ -626,51 +626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second-order realizable scheme for moment advection on unstructured grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1029,51 +1029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Hyperbolic Quadrature Method of Moments for Kinetic Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney O Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,51 +1302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Madadi-Kandjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Heylmun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney O Fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176, pp.306 --318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3954,319 +3954,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsated free jets with polydisperse spray injection: Experiments and numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eulerian models for turbulent spray combustion with polydispersity and droplet crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.105⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (Numéro Thématique Spécial "Combustion for aerospace propulsion"), pp.438-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355806v1</w:t>
+                <w:t xml:space="preserve">hal-00408719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian models for turbulent spray combustion with polydispersity and droplet crossing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsated free jets with polydisperse spray injection: Experiments and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodney Fox</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 337 (Numéro Thématique Spécial "Combustion for aerospace propulsion"), pp.438-448. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.2215-2222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408719v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of spray coalescence in an eulerian framework : direct quadrature method of moments and multi-fluid method</w:t>
               </w:r>
@@ -6067,394 +6067,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high order moment method with mesh movement for the description of a polydisperse evaporating spray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Kah</w:t>
+                <w:t xml:space="preserve">Optimal Eulerian model for the simulation of dynamics and coalescence of alumina particles in solid propellant combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Murrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Mutiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498214v1</w:t>
+                <w:t xml:space="preserve">hal-00498215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Terrier</w:t>
+                <w:t xml:space="preserve">A high order moment method with mesh movement for the description of a polydisperse evaporating spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa, FL, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">7th International Conference on Mutiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498182v1</w:t>
+                <w:t xml:space="preserve">hal-00498214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Eulerian model for the simulation of dynamics and coalescence of alumina particles in solid propellant combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Doisneau</w:t>
+                <w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, FL, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498215v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian models and three-dimensional numerical simulation of polydisperse sprays</w:t>
               </w:r>
@@ -6613,51 +6613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pp.1--15</w:t>
@@ -7654,51 +7654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob W. Posey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W. Houim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104698" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762976v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalacqua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106096" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O Fox" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.106993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796207v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632813v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355608v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalaqua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madadi-Kandjani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Heylmun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.10.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063816v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Sibra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345689v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169730v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300615.050216a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247390v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01097531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Emre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Velghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941796v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.12.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9567-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745991v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618806v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536512v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332423v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF0P5CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190954v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Santoro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Noskov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Smooke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/8/2/010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02224-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02487-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/5/4/303" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupays" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-5861" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob W. Posey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W. Houim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104698" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O Fox" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762976v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalacqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.106993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796207v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632813v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355608v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalaqua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madadi-Kandjani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Heylmun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.10.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063816v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Sibra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345689v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169730v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300615.050216a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247390v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01097531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Emre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Velghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941796v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.12.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9567-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745991v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618806v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536512v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332423v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF0P5CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190954v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Santoro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Noskov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Smooke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/8/2/010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02224-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02487-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/5/4/303" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupays" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-5861" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>