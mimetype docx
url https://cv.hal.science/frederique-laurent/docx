--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -620,781 +620,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second-order realizable scheme for moment advection on unstructured grids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the moment space corresponding to the Levermore basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.106993⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358 (1), pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330920v1</w:t>
+                <w:t xml:space="preserve">hal-02428984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hyperbolic Two-Fluid Model for Compressible Flows with Arbitrary Material-Density Ratios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A second-order realizable scheme for moment advection on unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 903, pp.A5. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.106993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.106993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796207v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of homogeneous and isotropic turbulence by sub-Kolmogorov particles: Impact of particle field heterogeneity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Letournel</w:t>
+                <w:t xml:space="preserve">A Hyperbolic Two-Fluid Model for Compressible Flows with Arbitrary Material-Density Ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, pp.103233. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 903, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060365v2</w:t>
+                <w:t xml:space="preserve">hal-02796207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the moment space corresponding to the Levermore basis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of homogeneous and isotropic turbulence by sub-Kolmogorov particles: Impact of particle field heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 358 (1), pp.97-102. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.103233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428984v1</w:t>
+                <w:t xml:space="preserve">hal-02060365v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Hyperbolic Quadrature Method of Moments for Kinetic Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An open-source quadrature-based population balance solver for OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Passalaqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Madadi-Kandjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Heylmun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney O Fox</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.03.025⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.306 --318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632813v2</w:t>
+                <w:t xml:space="preserve">hal-01481110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order moment model for polydisperse evaporating sprays towards interfacial geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
+                <w:t xml:space="preserve">Conditional Hyperbolic Quadrature Method of Moments for Kinetic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney O Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.269-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1108364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355608v2</w:t>
+                <w:t xml:space="preserve">hal-01632813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source quadrature-based population balance solver for OpenFOAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Passalaqua</w:t>
+                <w:t xml:space="preserve">High order moment model for polydisperse evaporating sprays towards interfacial geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodney O Fox</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 176, pp.306 --318. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (4), pp.2003-2027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.10.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1108364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481110v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of reactive polydisperse sprays strongly coupled to unsteady flows in solid rocket motors: Efficient strategy using Eulerian Multi-Fluid methods</w:t>
               </w:r>
@@ -1549,51 +1549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1653,51 +1653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Gaussian extended quadrature method of moments for turbulent disperse multiphase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,382 +1855,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345689v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-size moment multi-fluid model: a robust and high-fidelity description of polydisperse moderately dense evaporating sprays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Mesh Refinement and High Order Geometrical Moment Method for the Simulation of Polydisperse Evaporating Sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/cicp.300615.050216a⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2016012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169730v2</w:t>
+                <w:t xml:space="preserve">hal-01395317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of population balance equations in applications with fine particles: mathematical modeling and numerical schemes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-size moment multi-fluid model: a robust and high-fidelity description of polydisperse moderately dense evaporating sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaric Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.902--943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.300615.050216a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01247390v3</w:t>
+                <w:t xml:space="preserve">hal-01169730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Mesh Refinement and High Order Geometrical Moment Method for the Simulation of Polydisperse Evaporating Sprays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
+                <w:t xml:space="preserve">Solution of population balance equations in applications with fine particles: mathematical modeling and numerical schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 325, pp.129-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2016012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395317v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247390v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian Moment Methods for Automotive Sprays</w:t>
               </w:r>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Emre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2478,325 +2478,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian modeling of a polydisperse evaporating spray under realistic internal-combustion-engine conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jay</w:t>
+                <w:t xml:space="preserve">Analysis of operator splitting in the non-asymptotic regime for nonlinear reaction-diffusion equations. Application to the dynamics of premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-014-9567-z⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.1311-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130926006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942115v1</w:t>
+                <w:t xml:space="preserve">hal-00837089v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of operator splitting in the non-asymptotic regime for nonlinear reaction-diffusion equations. Application to the dynamics of premixed flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Violaine Louvet</w:t>
+                <w:t xml:space="preserve">Eulerian modeling of a polydisperse evaporating spray under realistic internal-combustion-engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguz Emre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (3), pp.1311-1334. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93 (4), pp.689-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130926006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-014-9567-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837089v4</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical strategy for unsteady two-way coupling in polydisperse sprays: application to Solid Rocket Motor instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaric Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,51 +2886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian Multi-Fluid models for the simulation of dynamics and coalescence of particles in solid propellant combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,51 +3120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian versus Lagrangian simulation of unsteady two-way coupled coalescing two-phase flows in solid propellant combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.1- 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3458,103 +3458,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New resolution strategy for multi-scale reaction waves using time operator splitting, space adaptive multiresolution and dedicated high order implicit/explicit time integrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (1), pp.76-104. </w:t>
@@ -3703,360 +3703,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian quadrature-based moment models for dilute polydisperse evaporating sprays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust moment method for evaluation of the disappearance rate of evaporating sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-010-9286-z⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (8), pp.3203-3234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/080740027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449866v1</w:t>
+                <w:t xml:space="preserve">hal-00332423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust moment method for evaluation of the disappearance rate of evaporating sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Eulerian quadrature-based moment models for dilute polydisperse evaporating sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 70 (8), pp.3203-3234. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85, pp.649-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/080740027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-010-9286-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332423v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian models for turbulent spray combustion with polydispersity and droplet crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337 (Numéro Thématique Spécial "Combustion for aerospace propulsion"), pp.438-448. </w:t>
@@ -4106,77 +4106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsated free jets with polydisperse spray injection: Experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4252,51 +4252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of spray coalescence in an eulerian framework : direct quadrature method of moments and multi-fluid method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,277 +4428,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian multi-fluid modeling for the numerical simulation of coalescence in polydisperse dense liquid sprays</w:t>
+                <w:t xml:space="preserve">Accurate treatment of size distribution effects in polydisperse spray diffusion flames: multi-fluid modelling, computations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Villedieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vito Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Noskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Smooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2003.08.026⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (2), pp.385 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1364-7830/8/2/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187619v1</w:t>
+                <w:t xml:space="preserve">hal-00190954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate treatment of size distribution effects in polydisperse spray diffusion flames: multi-fluid modelling, computations and experiments</w:t>
+                <w:t xml:space="preserve">Eulerian multi-fluid modeling for the numerical simulation of coalescence in polydisperse dense liquid sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Noskov</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitchell Smooke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 194 (2), pp.505--543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2003.08.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1364-7830/8/2/010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00190954v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Numérique d'une méthode multi-fluide eulérienne pour la description de sprays qui s'évaporent</w:t>
               </w:r>
@@ -5097,103 +5097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high order moment method for polydisperse evaporating sprays dedicated to the coupling with separated two-phase flows in automotive engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Essadki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
@@ -5490,51 +5490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Emre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5706,90 +5706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Resolution Strategies for Multi-scale Reaction Waves: Optimal Time Operator Splitting and Space Adaptive Multiresolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5831,51 +5831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-way coupled simulation of acoustic waves in polydisperse coalescing two-phase flows : application to Solid Rocket Motor instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,51 +5939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical strategy for two-way coupling in unsteady polydisperse moderately dense sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaric Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6067,558 +6067,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Eulerian model for the simulation of dynamics and coalescence of alumina particles in solid propellant combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Doisneau</w:t>
+                <w:t xml:space="preserve">Eulerian models and three-dimensional numerical simulation of polydisperse sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">Internation Conference on Mutiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498215v1</w:t>
+                <w:t xml:space="preserve">hal-00498207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high order moment method with mesh movement for the description of a polydisperse evaporating spray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Kah</w:t>
+                <w:t xml:space="preserve">Optimal Eulerian model for the simulation of dynamics and coalescence of alumina particles in solid propellant combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Murrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Mutiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498214v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Terrier</w:t>
+                <w:t xml:space="preserve">A high order moment method with mesh movement for the description of a polydisperse evaporating spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa, FL, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">7th International Conference on Mutiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498182v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian models and three-dimensional numerical simulation of polydisperse sprays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
+                <w:t xml:space="preserve">Robust numerical schemes for Eulerian spray DNS and LES in two-phase turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Cédric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Conference on Mutiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa - Florida USA, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flows, ICMF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, FL, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498207v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsated free jets with spray injection : Eulerian multi-fluid modelling and simulation versus experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,51 +6757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6869,51 +6869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6964,51 +6964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian modeling and simulation of small scale trajectory crossing and coalescence for moderate-Stokes-number spray flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7087,350 +7087,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of preferential segregation in flame dynamics in polydisperse evaporating sprays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+                <w:t xml:space="preserve">New Resolution Strategy for Multi-scale Reaction Waves using Time Operator Splitting and Space Adaptive Multiresolution: Application to Human Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Center for Turbulence Research, Stanford University. </w:t>
+              <w:t xml:space="preserve">E. Cancès, V. Louvet, M. Massot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 2010 Summer Program, Center for Turbulence Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Summer school on multiresolution and adaptive mesh refinement methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.Vol. 34 277-290, 2011, ESAIM: Proceedings, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201134006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630314v1</w:t>
+                <w:t xml:space="preserve">hal-00590812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Resolution Strategy for Multi-scale Reaction Waves using Time Operator Splitting and Space Adaptive Multiresolution: Application to Human Ischemic Stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dumont</w:t>
+                <w:t xml:space="preserve">On the role of preferential segregation in flame dynamics in polydisperse evaporating sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Cancès, V. Louvet, M. Massot. </w:t>
+              <w:t xml:space="preserve">Center for Turbulence Research, Stanford University. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school on multiresolution and adaptive mesh refinement methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the 2010 Summer Program, Center for Turbulence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Turbulence Research, Stanford University, pp.383-392, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201134006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590812v1</w:t>
+                <w:t xml:space="preserve">hal-00630314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EULERIAN MULTI-FLUID MODELS : MODELING AND NUMERICAL METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7654,51 +7654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob W. Posey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W. Houim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104698" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O Fox" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762976v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalacqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.106993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796207v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632813v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355608v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalaqua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madadi-Kandjani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Heylmun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.10.043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063816v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Sibra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345689v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169730v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300615.050216a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247390v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01097531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Emre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Velghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941796v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.12.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9567-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745991v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618806v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536512v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332423v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF0P5CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190954v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Santoro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Noskov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Smooke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/8/2/010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02224-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02487-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/5/4/303" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupays" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-5861" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob W. Posey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W. Houim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104698" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O Fox" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762976v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalacqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.16" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.106993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796207v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Passalaqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madadi-Kandjani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Heylmun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.10.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632813v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355608v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Chaisemartin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063816v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Sibra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345689v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Trung Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.02.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169730v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300615.050216a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247390v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01097531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Emre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Velghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941796v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2014.12.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9567-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745991v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618806v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.09.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.04.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536512v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.08.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332423v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080740027" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fr&#233;ret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-010-9286-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LX084B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.105" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRHP1NQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2006023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Santoro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Noskov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Smooke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gomez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/8/2/010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187619v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2003.08.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF0P5CR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02224-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-073x(02)02487-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/5/4/303" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dupays" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-5861" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Terrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>