--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -484,1120 +484,1120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'écho du rire de Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Eclaireur. Pensée juive en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, dossier 'Pratiques talmudiques du rire', 18, pp.44-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme fait des plans, Dieu rit&amp;quot;. Kundera et le roman comme &amp;quot;écho du rire de Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sagesse du roman ? L'héritage critique de Milan Kundera, sous la direction de Philippe Zard, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on tirer une leçon juste d’une expérience morale falsifiée ? S’approprier le malheur, dans le sillage du Livre de Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (24), pp.161-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpub1.024.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'écho du rire de Dieu</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trier face à l’afflux des malades : critères de priorisation ou choix des sacrifiés ? La soudaine visibilité du « tri » dans le débat public et ses effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (10), pp.16 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.010.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticiper les choix tragiques quand on ne peut pas sauver tout le monde : éthique juive et triage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Eclaireur. Pensée juive en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, dossier 'Pratiques talmudiques du rire', 18, pp.44-47</w:t>
+              <w:t xml:space="preserve">, 2020, Dossier 'Toujours prêts? Face à la crise", 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’homme fait des plans, Dieu rit&amp;quot;. Kundera et le roman comme &amp;quot;écho du rire de Dieu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le médecin qui trie les malades n’est pas là pour dire qui aura ou non droit à la vie, mais pour sauver le plus de vies possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second Generation, Third Generation, and State Political Postmemory: The Holocaust and Its Literary Effects in Contemporary France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Literature and Trauma Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.67--77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/jlt.2016.0000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769170v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juifs et Roms : remarques sur quelques usages comparatistes entre mémoire et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Tsiganes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Citoyenneté mobilité territoires (52-53), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tsig.052.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'état d'exception de l'urgence collective au rationnement invisible des politiques de santé publique. Enjeux d'un « continuum du triage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Centre Georges Canguilhem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ccgc.006.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrorisme en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Albert Camus, 1049, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus et le terrorisme&amp;quot;, étude de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Camus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et les enfants d'abord?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imaginaires de la terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primo Levi et l'insupportable idée d'élection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenou'a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Sagesse du roman ? L'héritage critique de Milan Kundera, sous la direction de Philippe Zard, pp.en ligne</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...656 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959970v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-02055737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercession du nazisme dans la prise de conscience antitotalitaire de Vassili Grossman</w:t>
               </w:r>
@@ -3740,51 +3740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complot et terreur. Imaginaires politiques de la peur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leichter-Flack, Frédérique and Zard, Philippe. Presses Universitaires de Rennes, 16, 2012, Raison Publique, 978-2-7535-2018-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4251,186 +4251,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface au dossier &amp;quot;Les imaginaires de la terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Leichter-Flack; Philippe Zard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les imaginaires de la terreur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.En ligne, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre littérature et histoire, quel jugement moral sur les dilemmes en situation d'extrême contrainte? Le problème de Mathilde à la fin de L'Armée des Ombres (Kessel 1943, Melville 1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Combe; Emmanuel Delille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choix sous contrainte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, A paraître, 9791036208133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829596v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03828920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface au recueil en ligne &amp;quot;Livres de voix</w:t>
               </w:r>
@@ -5020,182 +5020,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un roman de formation est-il possible en contexte communiste ? Platonov et Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chardin, Philippe and Boulanger, Alison. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman de formation, roman d'éducation dans la littérature française et dans les littératures étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.54--68, 2007, Collection "Détours littéraires", 978-2-84174-418-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intertextualité et exemplarité morale de la littérature : le cas de la souffrance de l’enfant (Dostoïevski/Platonov/Céline)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEFEN, Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et exemplarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-128, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.39450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.39450⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02055618v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01769201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsqu'on est sorti du jardin d'Eden on ne peut plus y retourner&amp;quot; : Le Chat du rabbin, BD talmudique ?</w:t>
               </w:r>
@@ -6064,51 +6064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E60E94F1"/>
+    <w:nsid w:val="2847D22C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6295,51 +6295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-leichter-flack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6158-6736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076619613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05444999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.04.028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04486396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04314093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.024.0161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769170v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jlt.2016.0000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769171v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.052.0048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.006.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01959970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.8297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0910.0181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.329.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.142.0071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03689642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-laboratoire-des-cas-de-conscience/9782080285652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/pourquoi-le-mal-frappe-les-gens-bien/9782080245885" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2025.01.0123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03208514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vincent-ferre.iggybook.com/fr/litterature-histoire-et-politique-au-xxe-siecle-hommage-a-jean-pierre-morel/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39450" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22402&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Molini&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Canto-Sperber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-leichter-flack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6158-6736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076619613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05444999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.04.028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04486396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04314093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.024.0161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769170v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jlt.2016.0000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769171v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.052.0048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.006.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01959970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.8297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0910.0181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.329.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.142.0071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03689642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-laboratoire-des-cas-de-conscience/9782080285652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/pourquoi-le-mal-frappe-les-gens-bien/9782080245885" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2025.01.0123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03208514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vincent-ferre.iggybook.com/fr/litterature-histoire-et-politique-au-xxe-siecle-hommage-a-jean-pierre-morel/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39450" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22402&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Molini&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Canto-Sperber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>