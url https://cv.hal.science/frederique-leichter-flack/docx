--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1577,247 +1577,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une question de vie ou de mort ? Des usages éthiques de l'émotion dans la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'Emotion, puissance de la littérature ? (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.8297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babi Yar, un palimpseste politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intercession du nazisme dans la prise de conscience antitotalitaire de Vassili Grossman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Silène</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769179v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01769184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Justice en Amerika : un cas douteux de procès pour harcèlement moral et discrimination chez Kafka</w:t>
               </w:r>
@@ -2646,165 +2646,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux contemporains sur la liberté d'expression, la laïcité, et leur transmission scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un après-midi autour de Samuel Paty. Séminaire sur l'enseignement scolaire de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intervention. Democracy and its discontents. The historical roots of the current democratic crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde CHSP / Kings College. "Democracy and its discontents. The historical roots of the current democratic crisis."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829634v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03829619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature comme laboratoire des cas de conscience</w:t>
               </w:r>
@@ -6064,51 +6064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2847D22C"/>
+    <w:nsid w:val="8F2DBB95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6295,51 +6295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-leichter-flack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6158-6736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076619613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05444999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.04.028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04486396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04314093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.024.0161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769170v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jlt.2016.0000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769171v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.052.0048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.006.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01959970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.8297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0910.0181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.329.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.142.0071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03689642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-laboratoire-des-cas-de-conscience/9782080285652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/pourquoi-le-mal-frappe-les-gens-bien/9782080245885" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2025.01.0123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03208514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vincent-ferre.iggybook.com/fr/litterature-histoire-et-politique-au-xxe-siecle-hommage-a-jean-pierre-morel/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39450" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22402&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Molini&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Canto-Sperber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-leichter-flack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6158-6736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076619613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05444999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.04.028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04486396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04314093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.024.0161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769170v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jlt.2016.0000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769171v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.052.0048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.006.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01959970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.8297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0910.0181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.329.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.142.0071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03689642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-laboratoire-des-cas-de-conscience/9782080285652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/pourquoi-le-mal-frappe-les-gens-bien/9782080245885" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2025.01.0123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03208514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vincent-ferre.iggybook.com/fr/litterature-histoire-et-politique-au-xxe-siecle-hommage-a-jean-pierre-morel/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39450" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22402&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Molini&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Canto-Sperber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>