--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -484,1340 +484,1340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’homme fait des plans, Dieu rit&amp;quot;. Kundera et le roman comme &amp;quot;écho du rire de Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sagesse du roman ? L'héritage critique de Milan Kundera, sous la direction de Philippe Zard, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'écho du rire de Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Eclaireur. Pensée juive en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, dossier 'Pratiques talmudiques du rire', 18, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’homme fait des plans, Dieu rit&amp;quot;. Kundera et le roman comme &amp;quot;écho du rire de Dieu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on tirer une leçon juste d’une expérience morale falsifiée ? S’approprier le malheur, dans le sillage du Livre de Job</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (24), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub1.024.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trier face à l’afflux des malades : critères de priorisation ou choix des sacrifiés ? La soudaine visibilité du « tri » dans le débat public et ses effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (10), pp.16 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.010.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticiper les choix tragiques quand on ne peut pas sauver tout le monde : éthique juive et triage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Eclaireur. Pensée juive en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier 'Toujours prêts? Face à la crise", 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le médecin qui trie les malades n’est pas là pour dire qui aura ou non droit à la vie, mais pour sauver le plus de vies possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second Generation, Third Generation, and State Political Postmemory: The Holocaust and Its Literary Effects in Contemporary France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Literature and Trauma Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.67--77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/jlt.2016.0000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769170v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juifs et Roms : remarques sur quelques usages comparatistes entre mémoire et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Tsiganes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Citoyenneté mobilité territoires (52-53), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tsig.052.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'état d'exception de l'urgence collective au rationnement invisible des politiques de santé publique. Enjeux d'un « continuum du triage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Centre Georges Canguilhem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ccgc.006.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrorisme en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Albert Camus, 1049, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus et le terrorisme&amp;quot;, étude de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Camus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et les enfants d'abord?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imaginaires de la terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primo Levi et l'insupportable idée d'élection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenou'a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Sagesse du roman ? L'héritage critique de Milan Kundera, sous la direction de Philippe Zard, pp.en ligne</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...906 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intercession du nazisme dans la prise de conscience antitotalitaire de Vassili Grossman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, Silène</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une question de vie ou de mort ? Des usages éthiques de l'émotion dans la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L'Emotion, puissance de la littérature ? (34), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.8297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pub.8297⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01769186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babi Yar, un palimpseste politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769184v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01769179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Justice en Amerika : un cas douteux de procès pour harcèlement moral et discrimination chez Kafka</w:t>
               </w:r>
@@ -2646,165 +2646,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intervention. Democracy and its discontents. The historical roots of the current democratic crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde CHSP / Kings College. "Democracy and its discontents. The historical roots of the current democratic crisis."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux contemporains sur la liberté d'expression, la laïcité, et leur transmission scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un après-midi autour de Samuel Paty. Séminaire sur l'enseignement scolaire de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829619v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03829634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature comme laboratoire des cas de conscience</w:t>
               </w:r>
@@ -3721,164 +3721,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une dissidence intérieure? La littérature soviétique en résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leichter-Flack, Frédérique. Num'ero sp'ecial, 2012, Silène</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Complot et terreur. Imaginaires politiques de la peur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leichter-Flack, Frédérique and Zard, Philippe. Presses Universitaires de Rennes, 16, 2012, Raison Publique, 978-2-7535-2018-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769182v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01769185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laboratoire des cas de conscience</w:t>
               </w:r>
@@ -5020,182 +5020,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intertextualité et exemplarité morale de la littérature : le cas de la souffrance de l’enfant (Dostoïevski/Platonov/Céline)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEFEN, Alexandre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et exemplarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-128, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.39450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un roman de formation est-il possible en contexte communiste ? Platonov et Pasternak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chardin, Philippe and Boulanger, Alison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman de formation, roman d'éducation dans la littérature française et dans les littératures étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.54--68, 2007, Collection "Détours littéraires", 978-2-84174-418-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769201v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02055618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsqu'on est sorti du jardin d'Eden on ne peut plus y retourner&amp;quot; : Le Chat du rabbin, BD talmudique ?</w:t>
               </w:r>
@@ -6064,51 +6064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F2DBB95"/>
+    <w:nsid w:val="6F6F9B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6295,51 +6295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-leichter-flack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6158-6736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076619613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05444999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.04.028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04486396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04314093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.024.0161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769170v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jlt.2016.0000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769171v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.052.0048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.006.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01959970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.8297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0910.0181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.329.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.142.0071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03689642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-laboratoire-des-cas-de-conscience/9782080285652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/pourquoi-le-mal-frappe-les-gens-bien/9782080245885" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2025.01.0123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03208514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vincent-ferre.iggybook.com/fr/litterature-histoire-et-politique-au-xxe-siecle-hommage-a-jean-pierre-morel/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39450" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22402&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Molini&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Canto-Sperber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-leichter-flack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6158-6736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076619613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05444999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.04.028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04486396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04314093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.024.0161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03844184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769170v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jlt.2016.0000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769171v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.052.0048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.006.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01959970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.8297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1101.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0910.0181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01984631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.329.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.142.0071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03689642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01960288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-laboratoire-des-cas-de-conscience/9782080285652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03961332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/pourquoi-le-mal-frappe-les-gens-bien/9782080245885" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05107778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2025.01.0123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03208514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vincent-ferre.iggybook.com/fr/litterature-histoire-et-politique-au-xxe-siecle-hommage-a-jean-pierre-morel/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39450" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22402&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Molini&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Canto-Sperber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmas-Goyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>