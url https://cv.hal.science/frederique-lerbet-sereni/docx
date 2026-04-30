--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -661,96 +661,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement et autonomie : un évident paradoxe ?</w:t>
+                <w:t xml:space="preserve">De l'interaction à l'enaction, la représentation en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.285-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01632226v1</w:t>
+                <w:t xml:space="preserve">hal-02334082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de pratiques professionnelles d’éducateurs en groupes réels : entre le soutien professionnel et le soutien émotionnel. Quelle démarche pour faire face aux aléas des conditions de travail ?</w:t>
               </w:r>
@@ -799,165 +799,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'interaction à l'enaction, la représentation en question</w:t>
+                <w:t xml:space="preserve">Accompagnement et autonomie : un évident paradoxe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.285-291</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334082v1</w:t>
+                <w:t xml:space="preserve">halshs-01632226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'EXPERIENCE DE L'INDICIBLE/INVISIBLE : L'INACCESSIBLE COMME MODE D'ACCES RENOUVELE AU CONNAITRE. Problématisation et contexte</w:t>
+                <w:t xml:space="preserve">La relation pédagogique: de l’effet Pygmalion à la figure d’Antigone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducatio, 23</w:t>
+              <w:t xml:space="preserve">La relation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01452383v1</w:t>
+                <w:t xml:space="preserve">hal-02334074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El rol de Medios de comunicación en Francia y Noruega en la génesis de Riesgo percibido: Un estudio comparativo</w:t>
               </w:r>
@@ -1071,96 +1071,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation pédagogique: de l’effet Pygmalion à la figure d’Antigone</w:t>
+                <w:t xml:space="preserve">L'EXPERIENCE DE L'INDICIBLE/INVISIBLE : L'INACCESSIBLE COMME MODE D'ACCES RENOUVELE AU CONNAITRE. Problématisation et contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La relation pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducatio, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334074v1</w:t>
+                <w:t xml:space="preserve">halshs-01452383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Media in France and Norway in the Genesis of Perceived Risk: A Comparative Study</w:t>
               </w:r>
@@ -2311,467 +2311,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du vécu de l'illettrisme à la culture écrite: un passage entre deux mondes : essai de compréhension de la culture des illettrés à partir de huit entretiens</w:t>
+                <w:t xml:space="preserve">Chômeurs et organismes de gestion du chômage: rapports de subordination ou transactions complexes ? : étude de l'utilisation de courriers type ANPE et ASSEDIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Brégeon</w:t>
+                <w:t xml:space="preserve">Olivier Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Geay</w:t>
+                <w:t xml:space="preserve">Jean-Claude Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334168v1</w:t>
+                <w:t xml:space="preserve">hal-02334167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômeurs et organismes de gestion du chômage: rapports de subordination ou transactions complexes ? : étude de l'utilisation de courriers type ANPE et ASSEDIC</w:t>
+                <w:t xml:space="preserve">Du vécu de l'illettrisme à la culture écrite: un passage entre deux mondes : essai de compréhension de la culture des illettrés à partir de huit entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hagel</w:t>
+                <w:t xml:space="preserve">Irène Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Sallaberry</w:t>
+                <w:t xml:space="preserve">André Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334167v1</w:t>
+                <w:t xml:space="preserve">hal-02334168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche compréhensive de la motivation chez les élèves de BEP en alternance: analyse comparative de deux établissements d'enseignement professionnel</w:t>
+                <w:t xml:space="preserve">Signes de compétence et de reconnaissance professionnelles: le cas d'une épreuve expérimentale s'adressant aux ouvriers d'exécution de niveau V dans le BTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvonne Ollivier</w:t>
+                <w:t xml:space="preserve">Christian Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334164v1</w:t>
+                <w:t xml:space="preserve">hal-02334163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signes de compétence et de reconnaissance professionnelles: le cas d'une épreuve expérimentale s'adressant aux ouvriers d'exécution de niveau V dans le BTP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Hamon</w:t>
+                <w:t xml:space="preserve">Parcours scolaire, parcours professionnel et représentation de ces parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romyns Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334163v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaire, parcours professionnel et représentation de ces parcours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche compréhensive de la motivation chez les élèves de BEP en alternance: analyse comparative de deux établissements d'enseignement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romyns Charon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Sallaberry</w:t>
+                <w:t xml:space="preserve">Jean-Noël Demol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334166v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quête du sens en éducation spécialisée: de l'observation à l'accompagnement</w:t>
               </w:r>
@@ -3205,242 +3205,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alternance : une pédagogie de l’ouvert</w:t>
+                <w:t xml:space="preserve">El Estudio de Lo Singular. Las Ciencias Humanas Como Ciencias de Lo Singular : Analisar, Predecir, Comprender, Interpretar ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur le monde d'aujourd'hui et sur les MFR en particulier: ouvrage collectif édité à l'occasion des 80 ans des maisons familiales rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNMFREO, pp.160-165, 2017, 979-10-699-0461-3</w:t>
+              <w:t xml:space="preserve">La Investigacion En Educacion : Epistemologias y Metodologias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, , pp.477-497, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334140v1</w:t>
+                <w:t xml:space="preserve">hal-02334136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Estudio de Lo Singular. Las Ciencias Humanas Como Ciencias de Lo Singular : Analisar, Predecir, Comprender, Interpretar ?</w:t>
+                <w:t xml:space="preserve">L’alternance : une pédagogie de l’ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducoing, Patricia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Investigacion En Educacion : Epistemologias y Metodologias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22, , pp.477-497, 2017</w:t>
+              <w:t xml:space="preserve">Regards sur le monde d’aujourd’hui et sur les MFR en particulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plaza y Valdez Ed, pp.160-165, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334136v1</w:t>
+                <w:t xml:space="preserve">hal-02334143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alternance : une pédagogie de l’ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ducoing, Patricia. </w:t>
+              <w:t xml:space="preserve">Guès, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur le monde d’aujourd’hui et sur les MFR en particulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plaza y Valdez Ed, pp.160-165, 2017</w:t>
+              <w:t xml:space="preserve">Regards sur le monde d'aujourd'hui et sur les MFR en particulier: ouvrage collectif édité à l'occasion des 80 ans des maisons familiales rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNMFREO, pp.160-165, 2017, 979-10-699-0461-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334143v1</w:t>
+                <w:t xml:space="preserve">hal-02334140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche, politique et intervention éducative : penser avec la crise</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lerbet-Sereni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Francophone Internationale de Recherche Scientif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afirse Afirse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Esteves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roche-Cerasi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Egido" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elvsaas Nordt&#248;mme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagfinn Moe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12615-014-9073-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roche-Cerasi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Egido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Nordt&#248;mme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Boursier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lassous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Go" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dubois-B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ventoso y Font" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vialle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Boug&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ambrosio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peretti (de)" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Br&#233;geon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sallaberry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ollivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Demol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romyns Charon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#232;gre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arsac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334155v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; De Peretti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/penser-l-accompagnement-adulte&#8722;9782130562115-page-189.htm?contenu=resume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01631204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01452334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lerbet-Sereni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Francophone Internationale de Recherche Scientif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afirse Afirse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Esteves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roche-Cerasi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Egido" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elvsaas Nordt&#248;mme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagfinn Moe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12615-014-9073-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roche-Cerasi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Egido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Nordt&#248;mme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Boursier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lassous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Go" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dubois-B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ventoso y Font" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vialle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Boug&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ambrosio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peretti (de)" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sallaberry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Br&#233;geon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romyns Charon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Demol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#232;gre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arsac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334155v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; De Peretti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/penser-l-accompagnement-adulte&#8722;9782130562115-page-189.htm?contenu=resume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01631204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01452334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>