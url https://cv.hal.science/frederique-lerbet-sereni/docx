--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -661,506 +661,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'interaction à l'enaction, la représentation en question</w:t>
+                <w:t xml:space="preserve">Accompagnement et autonomie : un évident paradoxe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.285-291</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334082v1</w:t>
+                <w:t xml:space="preserve">halshs-01632226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse de pratiques professionnelles d’éducateurs en groupes réels : entre le soutien professionnel et le soutien émotionnel. Quelle démarche pour faire face aux aléas des conditions de travail ?</w:t>
+                <w:t xml:space="preserve">De l'interaction à l'enaction, la représentation en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (30), pp.75-110</w:t>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.285-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334081v1</w:t>
+                <w:t xml:space="preserve">hal-02334082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement et autonomie : un évident paradoxe ?</w:t>
+                <w:t xml:space="preserve">L’analyse de pratiques professionnelles d’éducateurs en groupes réels : entre le soutien professionnel et le soutien émotionnel. Quelle démarche pour faire face aux aléas des conditions de travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Anno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (30), pp.75-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01632226v1</w:t>
+                <w:t xml:space="preserve">hal-02334081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation pédagogique: de l’effet Pygmalion à la figure d’Antigone</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">El rol de Medios de comunicación en Francia y Noruega en la génesis de Riesgo percibido: Un estudio comparativo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roche-Cerasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Egido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elvsaas Nordtømme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagfinn Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La relation pédagogique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Securitas Vialis. Revista Europea de Tráfico, Transportes y Seguridad Vial </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1-3), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12615-014-9073-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334074v1</w:t>
+                <w:t xml:space="preserve">hal-02334075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El rol de Medios de comunicación en Francia y Noruega en la génesis de Riesgo percibido: Un estudio comparativo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'EXPERIENCE DE L'INDICIBLE/INVISIBLE : L'INACCESSIBLE COMME MODE D'ACCES RENOUVELE AU CONNAITRE. Problématisation et contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Securitas Vialis. Revista Europea de Tráfico, Transportes y Seguridad Vial </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducatio, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12615-014-9073-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02334075v1</w:t>
+                <w:t xml:space="preserve">halshs-01452383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'EXPERIENCE DE L'INDICIBLE/INVISIBLE : L'INACCESSIBLE COMME MODE D'ACCES RENOUVELE AU CONNAITRE. Problématisation et contexte</w:t>
+                <w:t xml:space="preserve">La relation pédagogique: de l’effet Pygmalion à la figure d’Antigone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lerbet-Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducatio, 23</w:t>
+              <w:t xml:space="preserve">La relation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01452383v1</w:t>
+                <w:t xml:space="preserve">hal-02334074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Media in France and Norway in the Genesis of Perceived Risk: A Comparative Study</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lerbet-Sereni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Francophone Internationale de Recherche Scientif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afirse Afirse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Esteves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roche-Cerasi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Egido" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elvsaas Nordt&#248;mme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagfinn Moe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12615-014-9073-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roche-Cerasi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Egido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Nordt&#248;mme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Boursier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lassous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Go" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dubois-B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ventoso y Font" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vialle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Boug&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ambrosio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peretti (de)" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sallaberry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Br&#233;geon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romyns Charon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Demol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#232;gre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arsac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334155v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; De Peretti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/penser-l-accompagnement-adulte&#8722;9782130562115-page-189.htm?contenu=resume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01631204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01452334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lerbet-Sereni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Francophone Internationale de Recherche Scientif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334078v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afirse Afirse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Esteves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roche-Cerasi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Egido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elvsaas Nordt&#248;mme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagfinn Moe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12615-014-9073-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Roche-Cerasi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Egido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Nordt&#248;mme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Boursier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lassous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Go" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dubois-B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ventoso y Font" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vialle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Boug&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ambrosio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peretti (de)" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334169v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailleul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=12915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sallaberry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Br&#233;geon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romyns Charon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Demol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#232;gre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arsac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334155v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; De Peretti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/penser-l-accompagnement-adulte&#8722;9782130562115-page-189.htm?contenu=resume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02334138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01631204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01452334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>