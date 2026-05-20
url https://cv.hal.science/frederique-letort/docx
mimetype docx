--- v0 (2026-03-09)
+++ v1 (2026-05-20)
@@ -17,50 +17,56 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Frédérique LETORT </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frédérique LETORTMaîtresse de conférences en Sciences de Gestion et du ManagementIAE - Université d'OrléansLaboratoire VALLOREM</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -424,808 +430,782 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet connaissance des coûts des activités (P2CA) à l’Université : entre appropriation de la méthode et utilisation effective des résultats, quelles difficultés ?</w:t>
+                <w:t xml:space="preserve">Patrimoine(s) en séries : de la fiction à la réalité Regards sur Downton Abbey et Yellowstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« L’action publique face aux problèmes pernicieux : quels dispositifs stratégiques concevoir ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque annuel de l'Association Politiques et Management Publics, May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire VALLOREM, Apr 2026, Orléans (45) Hôtel Dupanloup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597765v1</w:t>
+                <w:t xml:space="preserve">hal-05591111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation du contrôle de gestion à l'université : intérêts et limites de la mise en place des collegiums</w:t>
+                <w:t xml:space="preserve">Le projet connaissance des coûts des activités (P2CA) à l’Université : entre appropriation de la méthode et utilisation effective des résultats, quelles difficultés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Workshop Contrôle de gestion &amp; Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">« L’action publique face aux problèmes pernicieux : quels dispositifs stratégiques concevoir ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque annuel de l'Association Politiques et Management Publics, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372520v1</w:t>
+                <w:t xml:space="preserve">hal-04597765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque AIRMAP - Atelier 8 Contrôle de gestion : L'optimisation du pilotage de la gestion des déchets. L'apport de la méthode COMPTACOÛT</w:t>
+                <w:t xml:space="preserve">L'organisation du contrôle de gestion à l'université : intérêts et limites de la mise en place des collegiums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque de l'AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris-Sorbonne, France</w:t>
+              <w:t xml:space="preserve">5e Workshop Contrôle de gestion &amp; Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372515v1</w:t>
+                <w:t xml:space="preserve">hal-03372520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment définir une approche de calcul et d'évaluation des coûts adaptés aux défis du management public</w:t>
+                <w:t xml:space="preserve">Colloque AIRMAP - Atelier 8 Contrôle de gestion : L'optimisation du pilotage de la gestion des déchets. L'apport de la méthode COMPTACOÛT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Journée Observatoire des coûts du service public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">8e Colloque de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554971v1</w:t>
+                <w:t xml:space="preserve">hal-03372515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La superposition des systèmes de coûts : innovation organisationnelle ou paradoxe ? Le cas du bloc communal</w:t>
+                <w:t xml:space="preserve">Comment définir une approche de calcul et d'évaluation des coûts adaptés aux défis du management public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque AIRMAP "Un management public innovant ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">3e Journée Observatoire des coûts du service public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855735v1</w:t>
+                <w:t xml:space="preserve">hal-03554971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les investissements en matière de transition énergétique dans les petites communes : une mise à l'agenda contrariée par les pressions financières et normatives étatiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La superposition des systèmes de coûts : innovation organisationnelle ou paradoxe ? Le cas du bloc communal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Workshop Contrôle de Gestion et Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREGO, Mar 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">7e Colloque AIRMAP "Un management public innovant ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855723v1</w:t>
+                <w:t xml:space="preserve">hal-01855735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages attendus de la comptabilité de gestion dans les organisations du bloc communal : entre recherche de légitimité et recherche d'efficience ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les investissements en matière de transition énergétique dans les petites communes : une mise à l'agenda contrariée par les pressions financières et normatives étatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Workshop Contrôle de gestion et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREGO, Mar 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">4e Workshop Contrôle de Gestion et Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREGO, Mar 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855743v1</w:t>
+                <w:t xml:space="preserve">hal-01855723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de calculs de coûts dans les organisations du bloc communal : entre universalité et contingence</w:t>
+                <w:t xml:space="preserve">Les usages attendus de la comptabilité de gestion dans les organisations du bloc communal : entre recherche de légitimité et recherche d'efficience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque AIRMAP "Un management public universel ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">3e Workshop Contrôle de gestion et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREGO, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778231v1</w:t>
+                <w:t xml:space="preserve">hal-01855743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptabilité et secteur public local : le cas des immobilisations corporelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les systèmes de calculs de coûts dans les organisations du bloc communal : entre universalité et contingence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilités, économie et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">6e Colloque AIRMAP "Un management public universel ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645990v1</w:t>
+                <w:t xml:space="preserve">hal-01778231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité et secteur public local : le cas des immobilisations corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l’Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Comptabilités, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634673v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1752,51 +1732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01778032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.001.0035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01778288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288144v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.193-213" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01855735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01855723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01855743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01778231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01835072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01835086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ORLE0505" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01778032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.001.0035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01778288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288144v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.193-213" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591111v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01855735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01855723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01855743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01778231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01835072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01835086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01477855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ORLE0505" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>