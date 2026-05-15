--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -93,2142 +93,2246 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Justice algorithmique des élections (JADE) : une analyse statistique de la jurisprudence du Conseil constitutionnel relative aux élections législatives (4 oct. 1958 – 1er avril 2024)</w:t>
+                <w:t xml:space="preserve">Examining the robustness of a model selection procedure in the binary latent block model through a language placement test data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rambaud</w:t>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bligny</w:t>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfdc.141.0003⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10260-026-00844-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043030v1</w:t>
+                <w:t xml:space="preserve">hal-04682942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Referenced Data on Electoral Disputes and French Legislative Election Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Justice algorithmique des élections (JADE) : une analyse statistique de la jurisprudence du Conseil constitutionnel relative aux élections législatives (4 oct. 1958 – 1er avril 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bligny</w:t>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alya Hafsaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Humanities Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 141, pp.3-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/johd.315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.141.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100450v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of e-petitions to the UK parliament 2015-2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-Referenced Data on Electoral Disputes and French Legislative Election Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Castel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
+                <w:t xml:space="preserve">Alya Hafsaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Świat Idei i Polityki - World of Ideas and Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34767/SIIP.2025.02.01⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Humanities Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/johd.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462893v1</w:t>
+                <w:t xml:space="preserve">hal-05100450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Justice algorithmique des élections (JADE) : une analyse statistique de la jurisprudence du Conseil constitutionnel relative aux élections législatives (4 oct. 1958 – 1er avril 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rambaud</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of e-petitions to the UK parliament 2015-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Leclercq-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bligny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfdc.140.0863⟩</w:t>
+              <w:t xml:space="preserve">Świat Idei i Polityki - World of Ideas and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (2), pp.13-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34767/SIIP.2025.02.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877249v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive lasso and Dantzig selector for spatial point processes intensity estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+                <w:t xml:space="preserve">Projet Justice algorithmique des élections (JADE) : une analyse statistique de la jurisprudence du Conseil constitutionnel relative aux élections législatives (4 oct. 1958 – 1er avril 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/22-BEJ1523⟩</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 140, pp.863-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.140.0863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086176v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling repeated paired phonetic measures using linear mixed models with correlated errors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adaptive lasso and Dantzig selector for spatial point processes intensity estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achmad Choiruddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.1849-1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/22-BEJ1523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235741v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baccalauréat 2021 : la place de la statistique dans les programmes du lycée général et technologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling repeated paired phonetic measures using linear mixed models with correlated errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), pp.81-93</w:t>
+              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.28-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583573v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ? Présentation d'un outil d'aide à la décision pour la création de groupes</w:t>
+                <w:t xml:space="preserve">Baccalauréat 2021 : la place de la statistique dans les programmes du lycée général et technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brault</w:t>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Coulange</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.185-203</w:t>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.81-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629447v1</w:t>
+                <w:t xml:space="preserve">hal-03583573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d'EPI au collège : l'évolution des glaciers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ? Présentation d'un outil d'aide à la décision pour la création de groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dewyspelaere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garat</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.5-19</w:t>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.185-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619788v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex and non-convex regularization methods for spatial point processes intensity estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exemple d'EPI au collège : l'évolution des glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dewyspelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.5-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484779v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Methodology for the Analysis of Repeated Duration Data in Behavioral Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Convex and non-convex regularization methods for spatial point processes intensity estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achmad Choiruddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/2017_JSLHR-S-17-0135⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.1210-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-EJS1408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735593v1</w:t>
+                <w:t xml:space="preserve">hal-01484779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alternance et les licences professionnelles du département STID de Grenoble</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Villanova</w:t>
+                <w:t xml:space="preserve">Statistical Methodology for the Analysis of Repeated Duration Data in Behavioral Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Enseignement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (3), pp.561-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2017_JSLHR-S-17-0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475962v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling finger force produced from different tasks using linear mixed models with lme R function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">L'alternance et les licences professionnelles du département STID de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.16-36</w:t>
+              <w:t xml:space="preserve">Statistique et Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Statitistique et Enseignement, 8 (1), pp.73-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998910v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étape essentielle : la statistique descriptive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling finger force produced from different tasks using linear mixed models with lme R function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1098</w:t>
+              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.16-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010221v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allier statistique et informatique : quelles filières après le bac ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une étape essentielle : la statistique descriptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39</w:t>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987479v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force sharing and neutral line during finger extension tasks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Allier statistique et informatique : quelles filières après le bac ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00676761v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dantzig Selector in Cox's Proportional Hazards Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Force sharing and neutral line during finger extension tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2009.00685.x⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (4), pp.749-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2011.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568233v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semiparametric shock model for a pair of event-related dependent censored failure times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Dantzig Selector in Cox's Proportional Hazards Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Fryzlewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 138 (12), pp.3869-3884. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (4), pp.531-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2008.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2009.00685.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160930v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A semiparametric shock model for a pair of event-related dependent censored failure times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138 (12), pp.3869-3884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2008.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Pre-processing Methods and Inference Tools for Analyzing Time-of-Flight Mass Spectrometry Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (2), pp.127-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/157341107780361718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2238,3425 +2342,3337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mathématiques du modèle linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'APMEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APMEP, Oct 2025, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel, juge électoral, est-il politisé ? Les résultats du projet Justice algorithmique des élections (JADE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bligny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Gougou</w:t>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’UMR DICE « La politisation de la Justice »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR-CNRS 7318 DICE Droits International, Comparé et Européen, Oct 2025, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring VQ-VAE with Prosody Parameters for Speaker Anonymization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotheara Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Augusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voice Privacy Challenge 2024 at INTERSPEECH 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement de vidéos en langue française traitant de statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Enseignement de la SFdS, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Group Emotion Recognition In-the-wild Using Privacy-Compliant Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Augusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI '23: International Conference on Multimodal Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.750-754, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3577190.3616546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de la statistique dans les nouveaux programmes du baccalauréat 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robustesse dans le modèle des blocs latents : application au test de positionnement en langues SELF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de la statistique de la SFdS</w:t>
+              <w:t xml:space="preserve">52 èmes journées de la statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379038v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse dans le modèle des blocs latents : application au test de positionnement en langues SELF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Leroy</w:t>
+                <w:t xml:space="preserve">La place de la statistique dans les nouveaux programmes du baccalauréat 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine D. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52 èmes journées de la statistique de la SFdS</w:t>
+              <w:t xml:space="preserve">52èmes Journées de la statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379035v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVAL2019 - Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France. pp.185-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Piezometric Levels at the Rock Concrete Interface Considering the Non Linearity of Permeability in the Foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde de Granrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International DAM WORLD Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Poisson and logistic methods for spatial point processes intensity estimation with a diverging number of covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achmad Choiruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th workshop on Stochastic Geometry, Stereology and Image Analysis (SGSIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disfluences dans le vieillissement &amp;quot;normal&amp;quot; et la maladie d'Alzheimer : indices segmentaux, suprasegmentaux et gestuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Caussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.182-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude de cas en biomécanique avec la fonction lme de R pour modéliser des structures complexes d'effets aléatoires et de matrice de variance-covariance des erreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling finger force produced from different tasks using linear mixed models with the lme R function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM 2014 - 7th International Conference of the ERCIM Working Group on Computational and Methodological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d'un groupe de l'IREM de Grenoble : le groupe Probabilités et Statistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des activités de statistique autour de l'IMC et de la météorologie du collège au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées pour l'enseignement des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Les enjeux de l'enseignement de la statistique du collège au lycée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851455v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des activités de statistique autour de l'IMC et de la météorologie du collège au lycée</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le travail d'un groupe de l'IREM de Grenoble : le groupe Probabilités et Statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de l'enseignement de la statistique du collège au lycée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">Journées pour l'enseignement des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851437v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations de jeux pour enfants et statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Birebent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Catinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales APMEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets tuteurés autour de la simulation aléatoire de jeux pour enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Birebent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Catinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45èmes journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des statistiques autour de l'IMC de la 6e à la terminale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Activités de statistique déclinées de la sixième à la terminale : un exemple autour de la climatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales APMEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Metz, France</w:t>
+              <w:t xml:space="preserve">19ème colloque de la CORFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.287-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851433v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités de statistique déclinées de la sixième à la terminale : un exemple autour de la climatologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Des statistiques autour de l'IMC et de la météo de la 6ème à la terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque de la CORFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.287-301</w:t>
+              <w:t xml:space="preserve">CFIES'2012 - 3e colloque francophone international sur l'enseignement de la statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851341v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des statistiques autour de l'IMC et de la météo de la 6ème à la terminale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Des statistiques autour de l'IMC de la 6e à la terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIES'2012 - 3e colloque francophone international sur l'enseignement de la statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées nationales APMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851430v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des activités de statistique déclinées de la sixième à la terminale : deux exemples autour de la santé publique et de la climatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des statistiques autour de la météo de la sixième à la terminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales APMEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLS et modèle de Cox avec application aux données d'expression de gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43èmes journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dantzig selector in Cox's proportional hazards model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Fryzlewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP Workshop 4: Cross-fertilization within the IAP network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dantzig selector in Cox's proportional hazards model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Fryzlewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMPGD'09 - Statistical Methods for Post-genomic Data workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'interaction entre événements ou entre biographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUSSP 2009 - 26e congrès international de la population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle semi-paramétrique pour des couples de variables aléatoires en présence de censure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du Groupe de Réflexion sur l'Approche Bibliographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum likelihood estimation in Poisson regression via wavelet model selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth workshop of the IAP research network: Flexible Statistical Analysis Adapted to Complex Data Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Encoder–Multi-Decoder (VE-MD) for Privacy-by-functional-design (Group) Emotion Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Augusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marked point processes intensity estimation using sparse group Lasso method applied to locations of lucrative and cooperative banks in mainland France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achmad Choiruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the robustness of a model selection procedure in the binary latent block model through a language placement test data set</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial point processes intensity estimation with a diverging number of covariates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achmad Choiruddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682942v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial point processes intensity estimation with a diverging number of covariates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Partial Least Squares and Cox model with application to gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672825v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Least Squares and Cox model with application to gene expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maximum Likelihood Estimation in Poisson Regression via Wavelet Model Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5666,100 +5682,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de Cox : estimation par sélection de modèle et modèle de chocs bivarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris-Sud, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04201203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5769,105 +5785,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles linéaires mixtes, modèles linéaires généralisés mixtes (réponses binaires), analyse de données de durées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Journée de formation AFCP "Statistique et données phonétiques atypiques", France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02010223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6014,51 +6030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043030v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rambaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bligny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cottin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.141.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100450v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Hafsaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.315" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leishman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34767/SIIP.2025.02.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.140.0863" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Choiruddin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cornaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619788v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dewyspelaere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484779v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1408" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H2ZT8SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Fryzlewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2009.00685.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2008.02.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341107780361718" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-P91QB512-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04706860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Leang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Augusma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3616546" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379038v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Granrut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fabre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Caussade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Girod" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacquemoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birebent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Catinot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leblanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04201203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02010223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682942v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-026-00844-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rambaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bligny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.141.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Hafsaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.315" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leishman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34767/SIIP.2025.02.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.140.0863" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Choiruddin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1523" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cornaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619788v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dewyspelaere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484779v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1408" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-17-0135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.09.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H2ZT8SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Fryzlewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2009.00685.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2008.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341107780361718" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-P91QB512-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04706860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Leang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Augusma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3616546" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Granrut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fabre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Caussade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Girod" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacquemoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birebent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Catinot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379818v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079298v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04201203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02010223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>