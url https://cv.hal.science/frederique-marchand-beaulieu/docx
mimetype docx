--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Frédérique Marchand-Beaulieu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Ingénieur d'étude CNRS au Laboratoire AOROC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -98,967 +107,967 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;Synaristôsai&amp;quot; de Ménandre à Ainos (moderne Enez, Turquie): contribution à la reconstitution de la pièce et de la culture théâtrale urbaine en Thrace égéenne, au IIIe siècle apr. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Bașaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (2025), pp.355-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arch.252.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanis (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Lenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Le Delta et les marges septentrionales, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14fwg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05454827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labraunda 2022 – Rapport préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İpek Dağli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Görkem Çimen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lamesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XXXI, pp.145-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12dd6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labraunda 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Löwenborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Frejman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, XXV, pp.187-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04407940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01511332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les cités vésuviennes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cefr.1293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les cités vésuviennes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cefr.1121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01565876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1068,1073 +1077,1073 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D in the Dark: documentation, study and publication of the Pan Cave and the corpus of sculptures of Ainos/Thrace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linking Pasts and Sharing Knowledge 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Federico II Napoli; Ecole Normale Supérieure, Paris, Nov 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pan-Cave in Ainos (modern Enez): an interdisciplinary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Use and Meaning of Caves in the Eastern Mediterranean Traditions : 1000 BCE to CE 1000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Mannheim; Julia Hoffmann-Salz, Nov 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainos (moderne Enez), ville et territoire : résultats de la mission du Ministère des Affaires Étrangères et du projet CNRS Legecartas (2017-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Brückner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercan Erkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Houal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Rencontres archéologiques de l'IFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scène initiale des Synariostôsai de Ménandre à Ainos, Enez, Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque de l'Association Internationale pour l'Etude de la Mosaïque Antique. La mosaïque en contexte, 17-21 octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIEMA, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainos : archaeology and geoarchaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Sayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Brückner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercan Erkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade and Trade Routes in Roman and Late Antique Thrace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mustafa Sayar (Istanbul Universitesi), Sep 2022, Enez, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Grotte de Pan&amp;quot; à Ainos: premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Rencontres archéologiques de l'IFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mortiers et bétons de sols de la villa de Diomède à Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pavements et sols en béton et en mortier : vocabulaire, techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Méditerranéene des Sciences de l'Homme, Aix-en-Provence, Apr 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina (Viterbe), des vestiges et un terrain indissociables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Over the Cloud Architecture, archéologie et pratiques numériques Journées d’étude organisées par l’Institut de Recherche sur l’Architecture Antique avec le soutien du LabexMed Maison méditerranéenne des sciences de l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique (IRAA ), Jun 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Base de données mosaïques de la photothèque Henri Stern, AOROC-ENS, Parigi. Un database per lo studio del mosaico con più di 15 000 foto..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX COLLOQUIO AISCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01537247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domus de l’Ilot D de Musarna : les céramiques communes des niveaux de fréquentation tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Lovergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les forme della crise, Produzioni ceramiche e commerci nell’Italia centrale tra romani e longobardi (III-VIII secolo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Spoleto, Italie. pp.417-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01537445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique étrusque des chantiers Jules Verne et Villeneuve-Bargemon de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV colloque des Studi Etruschi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2144,111 +2153,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérestauration d'une mosaïque inédite dans les thermes de l'Est, Caesarea (Cherchell, Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cherif Hamza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conservation and Presentation of Mosaics: At What Cost?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Alghero (Sardaigne), Italie. The Guetty conservation institute, Los Angeles, Actes de la 12e Conférence de l’ICCM, Sardaigne, 27–31 octobre 2014, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04946077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2258,147 +2267,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Villa of Diomedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Dessales. Hermann; Centre Jean Bérard, pp.641, 2020, Histoire et archéologie, 9791037003942</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2408,787 +2417,787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’archive au musée. Étude, remise en contexte architectural et présentation des mosaïques de l’église d’Oum Nir el Qoublé (Syrie du Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komait Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demetrios Michaelides, University of Cyprus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th Conference of AIEMA Nicosia 15-19 October 2018 PROCEEDINGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ΣΗΜΑΕΚΔΟΤΙΚΗ, 2023, 978-618-86641-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble de mosaïques inédites : le site de la rue Augusta à Auch (Ier - fin du IVe siècle de notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demetrios Michaelides, University of Cyprus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th Conference of AIEMA, PROCEEDINGS, Nicosia 15-19 October 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ΣΗΜΑΕΚΔΟΤΙΚΗ, pp.50-59, 2023, 978-618-86641-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mortiers et bétons de sols de la Villa de Diomède à Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pavements et sols en béton et en mortier : vocabulaire, techniques, diffusion. Actes du colloque international, Aix-en-Provence, MMSH (26-27avril 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renovation 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Dessales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Villa of Diomedes: the Making of a Roman Villa in Pompeii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann; Centre Jean Bérard, pp.311-315, 2020, 978-2-38050-024-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of wall and floor decoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The villa of Diomedes. The making of a Roman villa in Pompeii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mosaïques de la villa de Diomède à Pompéi, premières incursions dans le modèle 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luz Neira Jimenez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios sobre mosaicos antiguos y medievales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Erma di Bretschneider, pp.238-245, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01537227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domus de l’Ilot D de Musarna : les céramiques communes des niveaux de fréquentation tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Cuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Lovergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les forme della crise, Produzioni ceramiche e commerci nell’Italia centrale tra romani e longobardi (III-VIII secolo), 5-7 Ottobre 2012, Spoleto – Campello sul Clitunno, p. 417–426.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique étrusque des chantiers Jules Verne et Villeneuve-Bargemon de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXIVème colloque des Studi Etruschi, 28 septembre - Ier octobre 2002 à Marseille-Lattes, Istituti editoriali e poligrafici internazionali, Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04946219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3198,409 +3207,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique française d'Ainos : Rapport 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Rabbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ercan Erkul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sait Başaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission des fouilles, Ministère des Affaires Etrangères; IFEA. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique française d'Ainos : Rapport 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Brückner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercan Erkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission des fouilles, Ministère des Affaires Etrangères; IFEA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique française d'Ainos : Rapport 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Houal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Brückner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Commission des fouilles, Ministère des Affaires Etrangères. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3747,51 +3756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#537;aran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.252.0355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duberson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Lenzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;pek Da&#287;li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rkem &#199;imen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dd6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frejman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.466" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1293" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#351;aran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Br&#252;ckner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Erkul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sayar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Hamza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komait Abdallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Acquaviva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina de Martino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533932v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabbel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#537;aran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.252.0355" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duberson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Lenzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;pek Da&#287;li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rkem &#199;imen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dd6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frejman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1293" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#351;aran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Br&#252;ckner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Erkul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sayar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Hamza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komait Abdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462572v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Acquaviva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina de Martino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabbel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>