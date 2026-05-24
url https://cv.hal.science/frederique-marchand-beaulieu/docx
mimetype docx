--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -1262,247 +1262,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainos (moderne Enez), ville et territoire : résultats de la mission du Ministère des Affaires Étrangères et du projet CNRS Legecartas (2017-2022)</w:t>
+                <w:t xml:space="preserve">La scène initiale des Synariostôsai de Ménandre à Ainos, Enez, Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres archéologiques de l'IFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">XVe Colloque de l'Association Internationale pour l'Etude de la Mosaïque Antique. La mosaïque en contexte, 17-21 octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIEMA, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918217v1</w:t>
+                <w:t xml:space="preserve">hal-03918244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scène initiale des Synariostôsai de Ménandre à Ainos, Enez, Turquie</w:t>
+                <w:t xml:space="preserve">Ainos (moderne Enez), ville et territoire : résultats de la mission du Ministère des Affaires Étrangères et du projet CNRS Legecartas (2017-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Brückner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ercan Erkul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Houal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Colloque de l'Association Internationale pour l'Etude de la Mosaïque Antique. La mosaïque en contexte, 17-21 octobre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIEMA, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">9e Rencontres archéologiques de l'IFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918244v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainos : archaeology and geoarchaeology</w:t>
               </w:r>
@@ -1527,64 +1527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Sayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Brückner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercan Erkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade and Trade Routes in Roman and Late Antique Thrace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mustafa Sayar (Istanbul Universitesi), Sep 2022, Enez, Turkey</w:t>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Rabbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercan Erkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3382,64 +3382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Brückner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercan Erkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission des fouilles, Ministère des Affaires Etrangères; IFEA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3491,77 +3491,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Houal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sait Başaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Brückner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Commission des fouilles, Ministère des Affaires Etrangères. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3756,51 +3756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#537;aran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.252.0355" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duberson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Lenzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;pek Da&#287;li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rkem &#199;imen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dd6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frejman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1293" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#351;aran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Br&#252;ckner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Erkul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sayar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Hamza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komait Abdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462572v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Acquaviva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina de Martino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabbel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438184v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#537;aran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.252.0355" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duberson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Lenzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;pek Da&#287;li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rkem &#199;imen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dd6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tucker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Frejman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1293" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#351;aran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Br&#252;ckner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Erkul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sayar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Hamza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komait Abdallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462572v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Acquaviva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina de Martino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabbel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>