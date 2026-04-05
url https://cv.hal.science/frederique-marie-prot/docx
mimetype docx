--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -299,183 +299,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Presentation of a cooperative engineering project for transferring the didactic institution of free text in ordinary classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectiva Educacional. Formación de Profesores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (3), pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4151/07189729-vol.63-iss.3-art.1609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La « cure morale » proposée par Freinet mise en perspective avec la recherche ferenczienne d'une pédagogie prophylactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (1), pp.145-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cliop.031.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002233v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05002237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fath. Laïcité, une aventure de penser pas à pas ?</w:t>
               </w:r>
@@ -1287,178 +1287,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de Ginzburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.120-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'action conjointe dans l'apprentissage de l'orthographeUn cas de tâtonnement au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (3), pp.9-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.4975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.4975⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02942167v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03133579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doquet, C. et David, J. (2018).Collecter, interpréter, enseigner autrement l'écriture. Analyse linguistique des écrits d'élèves.</w:t>
               </w:r>
@@ -1520,252 +1520,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un nouveau paradigme de la formation des maîtres: des cliniques de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.2751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on former à la transdisciplinarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.139-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise dans l’espace scolaire : les incertitudes d’une communauté de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.161-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.060.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942252v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05001953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirick Prairat, Quelle éthique pour les enseignants ?</w:t>
               </w:r>
@@ -2070,50 +2070,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réactions aux questions à la TACD – Trois défis dans un monde problématique (M. Fabre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louis Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une reconstruction de la forme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2122,320 +2247,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième congrès international de la TACD - Pour une reconstruction de la forme scolaire d'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire scolaire. Un espace trajectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international inter- congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bienveillance en TACD. Le milieu sujet, un nouveau concept pour l’action conjointe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième congrès international de la TACD – Pour une reconstruction de la forme scolaire d’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032275v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-03344346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système didactique d'Élise et Célestin Freinet</w:t>
               </w:r>
@@ -3301,79 +3301,88 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mal-vivre à l'école : une réalité à interroger</w:t>
+                <w:t xml:space="preserve">Le mal-vivre à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 57, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 57, pp.183, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/131p4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -3394,656 +3403,656 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et transformer la forme scolaire. Contributions de la Théorie de l’Action Conjointe en Didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paideia, Gérard Sensevy et Patrick Rayou</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04620917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychanalyse et éducation : questions à Mireille Cifali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et transformer la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louis Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Paideia, Gérard Sensevy et Patrick Rayou</w:t>
+              <w:t xml:space="preserve">, 2025, Paideia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire l'école - péripéties de la forme scolaire d'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louis Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner ça s'apprend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Kolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique pour enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paideia</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...244 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4053,275 +4062,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique du professeur : le désir de transmettre des savoirs d'humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique-Marie Prot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychanalyse et éducation : questions à Mireille Cifali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.89-100, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cifali, l’écriture clinique et la pédagogie institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychanalyse et éducation. Questions à Mireille Cifali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.161-171, 2025, Penser les valeurs en éducation et en formation, 979-10-240-1870-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation sur le tact en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Nal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, philosophie et sens de l'école. Mélanges offerts à Eirick Prairat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, 2025, 978238451159-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie coopérative de formation - Deux exemples emblématiques à l'École Freinet (Vence) et à l'École Montessori (Lyon-chevreul)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4350,202 +4367,202 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi coopérer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Freinet, une pédagogie de la libre expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4561,211 +4578,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes figures de l'éducation. De l'éducation spécialisée à l'éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'écriture et bienveillance en maternelle : le texte libre à l'École Freinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions du préscolaire au scolaire : acquisition du langage, socialisation et didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat école : un lien hospitalier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hospitalité en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-101, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner c'est faire le programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4774,429 +4791,429 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Bouchet-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner ça s'apprend</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienveillance et exigence : le cas de Carla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager l'environnement : une valeur pour le Bien-vivre ? L'exemple de l'École Freinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs en éducation. Transmission, conservation, novation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.275-291, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un professeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique et éducation : questions à Eirick Prairat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-16, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage coopératif de l'écriture.Étude d'une institution didactique, le texte libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructions de savoirs et de dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-287, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et filiation : itinéraire d'une pratique pédagogique à l'École Freinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concept pour un symposium du REF, itinéraire et connexions des acteur-trice-s de l'Éducation Nouvelle au fil du XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-112, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5206,114 +5223,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des « cliniques de l’éducation » : former les professeurs à la bienveillance : l’exemple des pratiques d’écriture à l’École Freinet : enquête sur un programme “LéA“ de l’IFÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Lorraine, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LORR0330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02167199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5460,51 +5477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05440290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.1294" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.031.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/07189729-vol.63-iss.3-art.1609" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106123ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirick Prairat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i2.424" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4975" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7936" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2751" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.3185" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10523/comprendre-et-transformer-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018112v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02167199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0330" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05440290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.1294" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/07189729-vol.63-iss.3-art.1609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.031.0145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106123ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirick Prairat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i2.424" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4975" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7936" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0161" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.3185" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131p4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10523/comprendre-et-transformer-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018112v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02167199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0330" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>