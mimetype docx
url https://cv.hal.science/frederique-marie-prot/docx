--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -100,1821 +100,1808 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée d'ailleurs – acte 7</w:t>
+                <w:t xml:space="preserve">De danseuse-interprète à professeure de danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, La pensée des ailleurs, penser l’ailleurs, 7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/lpa.1294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440290v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05438493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée d'ailleurs – acte 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louis Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+                <w:t xml:space="preserve">Xavier Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, La pensée des ailleurs, penser l’ailleurs, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57086/lpa.1294⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « cure morale » proposée par Freinet mise en perspective avec la recherche ferenczienne d'une pédagogie prophylactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliopsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.145-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cliop.031.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of a cooperative engineering project for transferring the didactic institution of free text in ordinary classrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectiva Educacional. Formación de Profesores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (3), pp.49-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4151/07189729-vol.63-iss.3-art.1609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4151/07189729-vol.63-iss.3-art.1609⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05002237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fath. Laïcité, une aventure de penser pas à pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.256-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une relecture du cas de Gaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (3), pp.49-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.12025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer l’élève à une éthique de l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.10 - 25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1106123ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions à Augustin Berque. La Pensée d’Ailleurs et Augustin Berque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Berque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Berque</w:t>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, À l’école d’Augustin Berque, 5, pp.11-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/lpa.328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sàndor Ferenczi : l'enfant terrible de la psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.184-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une école sans mûrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">une école sans murs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suite de la Petite histoire de la collection Questions d'éducation et de formation des Editions de l'Université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirick Prairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple d'entrée en recherche. Le chercheur ethnographe : un regard porté sur soi et les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bildungsforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v0i2.424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse pour Esquisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.226-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doquet, C. et David, J. (2018).Collecter, interpréter, enseigner autrement l'écriture. Analyse linguistique des écrits d'élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de Ginzburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.120-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action conjointe dans l'apprentissage de l'orthographeUn cas de tâtonnement au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (3), pp.9-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.4975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.4975⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02942167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on former à la transdisciplinarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.139-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise dans l’espace scolaire : les incertitudes d’une communauté de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.060.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un nouveau paradigme de la formation des maîtres: des cliniques de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.2751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirick Prairat, Quelle éthique pour les enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barré-De Miniac (2015) : Le rapport à l’écriture Aspects théoriques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 57, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7936⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15, pp.199 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.3185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...245 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...131 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1924,1366 +1911,1366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enseigner les humanités pour le professeur : un savoir philosophico-psychanalytique à interroger ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la Sofphied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de transférabilité de la pratique du texte libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième congrès international de la TACD – Coopération et dispositifs de coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de Brest, 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05032279v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une reconstruction de la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louis Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième congrès international de la TACD - Pour une reconstruction de la forme scolaire d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le territoire scolaire. Un espace trajectif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international inter- congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bienveillance en TACD. Le milieu sujet, un nouveau concept pour l’action conjointe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième congrès international de la TACD – Pour une reconstruction de la forme scolaire d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réactions aux questions à la TACD – Trois défis dans un monde problématique (M. Fabre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bienveillance en TACD. Le milieu sujet, un nouveau concept pour l’action conjointe ?</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le système didactique d'Élise et Célestin Freinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur Freinet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Tsuru, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas de Gaël revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier congrès international de la TACD - La TACD en questions, questions à la didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique de l’éducation : un exemple de pratique de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l’affectif en TACD : le cas de Nathanaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en questions, questions à la TACD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un “milieu” paysagé pour l’action éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium La question de la “nature” dans l’histoire de la pédagogie en Europe. Commencements, prolongements, devenirs. Colloque international ISCHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Berlin - Humboldt Universität, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et filiation : itinéraire d’une pratique pédagogique à l’École Freinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Histoire de l'éducation, colloque international REF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un programme de reconstruction de la forme scolaire. Comparaison des pédagogies Montessorit-Freinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer l'école ? L'apport de l'éducation comparée. Hommage à Louis Porcher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du hors-classe à l’École Freinet. Vers une forme écologiste de la vie scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire Qualité de vie à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bienveillance dans la pratique du professeur en formation : le cas de la méthode naturelle de lecture à l'École Freinet. Symposium « Le dispositif LéA (Lieu d'Éducation Associé) comme programme d'innovation coopératif pour des pédagogies de la bienveillance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AREF, À quelles questions cherchons-nous réponse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique d’écriture et “part du maître“ à l’École Freinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International – Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un nouveau paradigme de la formation des maîtres : des cliniques de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation 3ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’une institution didactique : le texte libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international IDEKI Didactiques, Métiers de l’humain et Intelligence collective. Nouveaux espaces et dispositifs en question, Nouveaux horizons en éducation, formation et en recherche : construction de savoirs et de dispositifs didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3293,107 +3280,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mal-vivre à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, pp.183, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/131p4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3403,656 +3390,625 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique du texte libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louis Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amis de Freinet, pp.147, 2026, Hervé Moullé, 979-10-984760-0-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et transformer la forme scolaire. Contributions de la Théorie de l’Action Conjointe en Didactique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Psychanalyse et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, pp.347, 2025, 979-10-240-1870-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et transformer la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louis Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245, 2025, Paideia, 979-10-413-0451-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire l'école - péripéties de la forme scolaire d'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louis Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner ça s'apprend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Kolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique pour enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paideia, Gérard Sensevy et Patrick Rayou</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...341 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4062,1158 +4018,1158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cifali, l’écriture clinique et la pédagogie institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychanalyse et éducation. Questions à Mireille Cifali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.161-171, 2025, Penser les valeurs en éducation et en formation, 979-10-240-1870-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variation sur le tact en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Nal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, philosophie et sens de l'école. Mélanges offerts à Eirick Prairat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, 2025, 978238451159-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éthique du professeur : le désir de transmettre des savoirs d'humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique-Marie Prot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychanalyse et éducation : questions à Mireille Cifali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.89-100, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robbes</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie coopérative de formation - Deux exemples emblématiques à l'École Freinet (Vence) et à l'École Montessori (Lyon-chevreul)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...151 lines deleted...]
-                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi coopérer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Freinet, une pédagogie de la libre expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes figures de l'éducation. De l'éducation spécialisée à l'éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'écriture et bienveillance en maternelle : le texte libre à l'École Freinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions du préscolaire au scolaire : acquisition du langage, socialisation et didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat école : un lien hospitalier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hospitalité en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-101, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner c'est faire le programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louis Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Kolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Bouchet-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner ça s'apprend</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienveillance et exigence : le cas de Carla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager l'environnement : une valeur pour le Bien-vivre ? L'exemple de l'École Freinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs en éducation. Transmission, conservation, novation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.275-291, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un professeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique et éducation : questions à Eirick Prairat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-16, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage coopératif de l'écriture.Étude d'une institution didactique, le texte libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructions de savoirs et de dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-287, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et filiation : itinéraire d'une pratique pédagogique à l'École Freinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concept pour un symposium du REF, itinéraire et connexions des acteur-trice-s de l'Éducation Nouvelle au fil du XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-112, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5223,114 +5179,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des « cliniques de l’éducation » : former les professeurs à la bienveillance : l’exemple des pratiques d’écriture à l’École Freinet : enquête sur un programme “LéA“ de l’IFÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Lorraine, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LORR0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02167199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5477,51 +5433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05440290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.1294" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/07189729-vol.63-iss.3-art.1609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.031.0145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106123ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirick Prairat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i2.424" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4975" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7936" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0161" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.3185" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131p4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10523/comprendre-et-transformer-la-forme-scolaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018112v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02167199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0330" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.1294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05440290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.031.0145" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/07189729-vol.63-iss.3-art.1609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106123ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirick Prairat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i2.424" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7936" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4975" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.3185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131p4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018148v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02167199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0330" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>