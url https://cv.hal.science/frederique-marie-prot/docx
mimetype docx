--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -286,183 +286,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Presentation of a cooperative engineering project for transferring the didactic institution of free text in ordinary classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectiva Educacional. Formación de Profesores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (3), pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4151/07189729-vol.63-iss.3-art.1609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La « cure morale » proposée par Freinet mise en perspective avec la recherche ferenczienne d'une pédagogie prophylactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (1), pp.145-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cliop.031.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002233v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05002237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fath. Laïcité, une aventure de penser pas à pas ?</w:t>
               </w:r>
@@ -1274,485 +1274,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de Ginzburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.120-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action conjointe dans l'apprentissage de l'orthographeUn cas de tâtonnement au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.4975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Doquet, C. et David, J. (2018).Collecter, interpréter, enseigner autrement l'écriture. Analyse linguistique des écrits d'élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un nouveau paradigme de la formation des maîtres: des cliniques de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.2751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...105 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on former à la transdisciplinarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.139-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise dans l’espace scolaire : les incertitudes d’une communauté de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.161-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.060.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942252v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05001953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirick Prairat, Quelle éthique pour les enseignants ?</w:t>
               </w:r>
@@ -2057,50 +2057,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réactions aux questions à la TACD – Trois défis dans un monde problématique (M. Fabre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louis Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une reconstruction de la forme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2109,320 +2234,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième congrès international de la TACD - Pour une reconstruction de la forme scolaire d'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire scolaire. Un espace trajectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international inter- congrès AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bienveillance en TACD. Le milieu sujet, un nouveau concept pour l’action conjointe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième congrès international de la TACD – Pour une reconstruction de la forme scolaire d’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032275v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-03344346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système didactique d'Élise et Célestin Freinet</w:t>
               </w:r>
@@ -3549,64 +3549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et transformer la forme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3895,51 +3895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,259 +4026,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éthique du professeur : le désir de transmettre des savoirs d'humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique-Marie Prot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychanalyse et éducation : questions à Mireille Cifali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.89-100, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mireille Cifali, l’écriture clinique et la pédagogie institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychanalyse et éducation. Questions à Mireille Cifali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.161-171, 2025, Penser les valeurs en éducation et en formation, 979-10-240-1870-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation sur le tact en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique-Marie Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Nal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, philosophie et sens de l'école. Mélanges offerts à Eirick Prairat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, 2025, 978238451159-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018148v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05018145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie coopérative de formation - Deux exemples emblématiques à l'École Freinet (Vence) et à l'École Montessori (Lyon-chevreul)</w:t>
               </w:r>
@@ -4359,103 +4359,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi coopérer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t>
@@ -5433,51 +5433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.1294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05440290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.031.0145" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/07189729-vol.63-iss.3-art.1609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106123ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirick Prairat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i2.424" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7936" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4975" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.3185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131p4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018148v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02167199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0330" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05438493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.1294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05440290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/07189729-vol.63-iss.3-art.1609" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.031.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106123ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirick Prairat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v0i2.424" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4975" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05001971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0161" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.3185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032269v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131p4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05146671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02167199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0330" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>