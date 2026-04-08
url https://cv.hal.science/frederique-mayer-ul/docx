--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1322,291 +1322,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the AFIS 2018 Academy-Industry meetings in Nancy -The celebration of the 20th anniversary of AFIS!</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marangé</w:t>
+                <w:t xml:space="preserve">Agilité et conception de filière : le cas de la montre SWATCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunelle Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ortt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/inst.12265⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423280v1</w:t>
+                <w:t xml:space="preserve">hal-01973288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agilité et conception de filière : le cas de la montre SWATCH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Morel</w:t>
+                <w:t xml:space="preserve">Review of the AFIS 2018 Academy-Industry meetings in Nancy -The celebration of the 20th anniversary of AFIS!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (1), </w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Systems engineering research at French Universities, 22 (4), pp.9-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/inst.12265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973288v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for autonomous vehicles (AVs) engineering: Safety validation of functional performance limitations</w:t>
               </w:r>
@@ -2049,217 +2049,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Innovation with a Systems Engineering Perspective</w:t>
+                <w:t xml:space="preserve">Using Systems of Systems Engineering to Improve the Integration of Enterprise-Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lhoste</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (3), pp.32</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (3), pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321371v1</w:t>
+                <w:t xml:space="preserve">hal-00287810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Systems of Systems Engineering to Improve the Integration of Enterprise-Control Systems</w:t>
+                <w:t xml:space="preserve">Teaching Innovation with a Systems Engineering Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Panetto</w:t>
+                <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (3), pp.13-14</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (3), pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287810v1</w:t>
+                <w:t xml:space="preserve">hal-01321371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-centred systems engineering</w:t>
               </w:r>
@@ -3343,274 +3343,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety demonstration of autonomous vehicles: a review and future research questions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
+                <w:t xml:space="preserve">A collaborative tool to design the product/supply chain couple in a high-tech environment: application to an electromagnetic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunelle Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roland Ortt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_15⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE.2019.8792625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427540v1</w:t>
+                <w:t xml:space="preserve">hal-02321804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative tool to design the product/supply chain couple in a high-tech environment: application to an electromagnetic sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boly</w:t>
+                <w:t xml:space="preserve">Safety demonstration of autonomous vehicles: a review and future research questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Roland Ortt</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-9, </w:t>
+              <w:t xml:space="preserve">10th Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICE.2019.8792625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321804v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the notion of situation for responsive manufacturing systems specification issues</w:t>
               </w:r>
@@ -3906,274 +3906,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative product's supply chain: How to model it</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Morel</w:t>
+                <w:t xml:space="preserve">A review of methods for modelling shared decision-making process in a smart city living lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Thi Hoang Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Roland Ortt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Funchal, Portugal. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICE.2017.8279887⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Madeira Island, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE.2017.8279888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838119v1</w:t>
+                <w:t xml:space="preserve">hal-01723983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of methods for modelling shared decision-making process in a smart city living lab</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dupont</w:t>
+                <w:t xml:space="preserve">Innovative product's supply chain: How to model it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunelle Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roland Ortt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Madeira Island, France. </w:t>
+              <w:t xml:space="preserve">, Jun 2017, Funchal, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICE.2017.8279888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICE.2017.8279887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723983v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with acceptability of innovative solutions for active travels in urban environment : Proposition of a sensory-emotional approach as a cornerstone of user experience design</w:t>
               </w:r>
@@ -4289,51 +4289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance as a cornerstone for the application of regeneration paradigm in systems lifecycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4445,51 +4445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRAN, UMR 7039, Université de Lorraine, Nov 2014, Nancy, France</w:t>
@@ -4652,51 +4652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaristo Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème CIGI Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4842,51 +4842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaristo Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Management of Technology, EUROMOT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, France. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4993,51 +4993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling component systems towards systems of systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaristo Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5194,217 +5194,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is system of systems a candidate rationale artifact for entreprise information-intensive system modeling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System of Enterprise-Systems Integration Issues: an Engineering Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on The Modern Information Technology in the Innovation Processes of the Industrial Enterprise, MITIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Cost Effective Automation in Networked Product Development and Manufacturing, IFAC-CEA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173792v1</w:t>
+                <w:t xml:space="preserve">hal-00168535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System of Enterprise-Systems Integration Issues: an Engineering Perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is system of systems a candidate rationale artifact for entreprise information-intensive system modeling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Cost Effective Automation in Networked Product Development and Manufacturing, IFAC-CEA'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t>
+              <w:t xml:space="preserve">9th International Conference on The Modern Information Technology in the Innovation Processes of the Industrial Enterprise, MITIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168535v1</w:t>
+                <w:t xml:space="preserve">hal-00173792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion Industrielle et pédagogie – retours d'experiences avec l'ERP Adonix</w:t>
               </w:r>
@@ -5511,77 +5511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Information Technologies to Knowledge Technologies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC symposium on Automated Systems Based on Human Skill and Knowledge, ASBoHS'06, May22-24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nancy, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,77 +5606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des technologies de l'information aux technologies de la connaissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence annuelle sur les avancées de l'ingénierie système, AFIS 2006. 2-4 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5701,64 +5701,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange Information or Knowledge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Workshop on Intelligent Manufacturing Systems, IMS 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Budapest, Hungary. pp.145-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6280,51 +6280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of ICIMS-NOE, ASI'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7473,51 +7473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,51 +8064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet: Conception et fabrication intégrée, mise en production de produits innovants et propres (N°8) - Action spécifique 1: Démarche collaborative innovation et de produit en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Action spécifique 1, Université de Lorraine. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8417,51 +8417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B6BE70E"/>
+    <w:nsid w:val="C5B6DB64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8648,51 +8648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-mayer-ul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7148-1361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137523173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Karstegl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2025.101876" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/digitaltwin.17807.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoya Florence Kon&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;ronimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2023.145022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04460014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kozak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12463" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cecilia Bautista Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2022.106911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baustista Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susoc.2020.12.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ortt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0315" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12270" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lieber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marchetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Forradellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2011.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01321371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Auzelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01320117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stahre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R93CBZ5Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zaremba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2003.09.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04891778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02321804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland Ortt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792625" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01841822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14677861" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279887" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hoang Giang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279888" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02918803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Convolte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillemin Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9026153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061943v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaristo Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01321376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Autran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cattan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luzeaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173792v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Zoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Golinelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37318-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942880v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942962v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Heinz Kapp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119644576.ch1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Samet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hennebicq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10377" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04088047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-mayer-ul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7148-1361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137523173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Karstegl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2025.101876" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/digitaltwin.17807.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoya Florence Kon&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;ronimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2023.145022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04460014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kozak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12463" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cecilia Bautista Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2022.106911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baustista Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susoc.2020.12.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ortt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0315" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12270" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lieber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marchetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Forradellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2011.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Auzelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01321371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01320117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stahre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R93CBZ5Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zaremba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2003.09.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04891778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02321804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland Ortt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792625" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01841822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14677861" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hoang Giang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02918803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Convolte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillemin Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9026153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061943v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaristo Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01321376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Autran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cattan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luzeaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Zoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Golinelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37318-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942880v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942962v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Heinz Kapp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119644576.ch1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Samet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hennebicq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10377" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04088047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>