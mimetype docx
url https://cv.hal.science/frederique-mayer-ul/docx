--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -426,594 +426,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to guide the search for potentially hazardous scenarios for autonomous vehicle safety validation</w:t>
+                <w:t xml:space="preserve">Challenges in Developing a Method to Support the Adoption of a Model-Based Systems Engineering Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
+                <w:t xml:space="preserve">Léa Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Levrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13116717⟩</w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.15-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323151v1</w:t>
+                <w:t xml:space="preserve">hal-04460014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Modeling of the Impacts of Road Verge Management on the Pollination Service Using System Dynamics: A Case Study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Ortega</w:t>
+                <w:t xml:space="preserve">Diana Daza-Gacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Daza-Gacha</w:t>
+                <w:t xml:space="preserve">Brunelle Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (05), pp.349-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/am.2023.145022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Developing a Method to Support the Adoption of a Model-Based Systems Engineering Methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonjour</w:t>
+                <w:t xml:space="preserve">Implementing Do-It-Together: The Cross-fertilization of Do-It-Yourself and Open Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunelle Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedoua Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/inst.12463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.13-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460014v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Do-It-Together: The Cross-fertilization of Do-It-Yourself and Open Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brunelle Marche</w:t>
+                <w:t xml:space="preserve">An approach to guide the search for potentially hazardous scenarios for autonomous vehicle safety validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedoua Kasmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dupont</w:t>
+                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (1), pp.13-38. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.6717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13116717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650445v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative sustainability assessment of road verge management in France: An approach from causal diagrams to seize the importance of impact pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunelle Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cecilia Bautista Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1077,51 +1077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards smart and suitable management of roadsides: System dynamics in the era of industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Baustista Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunelle Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,551 +1192,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agility and product supply chain design: The case of the Swatch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brunelle Marche</w:t>
+                <w:t xml:space="preserve">Review of the AFIS 2018 Academy-Industry meetings in Nancy -The celebration of the 20th anniversary of AFIS!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boly</w:t>
+                <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Morel</w:t>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.028.0079⟩</w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Systems engineering research at French Universities, 22 (4), pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023641v1</w:t>
+                <w:t xml:space="preserve">hal-02423280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilité et conception de filière : le cas de la montre SWATCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunelle Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Ortt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the AFIS 2018 Academy-Industry meetings in Nancy -The celebration of the 20th anniversary of AFIS!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Challenges for autonomous vehicles (AVs) engineering: Safety validation of functional performance limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Systems engineering research at French Universities, 22 (4), pp.9-10. </w:t>
+              <w:t xml:space="preserve">, 2019, 22 (4), pp.23-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/inst.12265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/inst.12270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423280v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for autonomous vehicles (AVs) engineering: Safety validation of functional performance limitations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
+                <w:t xml:space="preserve">Agility and product supply chain design: The case of the Swatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunelle Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ortt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (4), pp.23-25. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.79-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/inst.12270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.028.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984936v1</w:t>
+                <w:t xml:space="preserve">hal-03023641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial of INSIGHT Special Issue: AFIS Doctoral Symposium: Advancing Systems Analysis and Modeling in French Universities</w:t>
               </w:r>
@@ -2049,217 +2049,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Systems of Systems Engineering to Improve the Integration of Enterprise-Control Systems</w:t>
+                <w:t xml:space="preserve">Teaching Innovation with a Systems Engineering Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Panetto</w:t>
+                <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (3), pp.13-14</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (3), pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287810v1</w:t>
+                <w:t xml:space="preserve">hal-01321371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Innovation with a Systems Engineering Perspective</w:t>
+                <w:t xml:space="preserve">Using Systems of Systems Engineering to Improve the Integration of Enterprise-Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lhoste</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (3), pp.32</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (3), pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321371v1</w:t>
+                <w:t xml:space="preserve">hal-00287810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-centred systems engineering</w:t>
               </w:r>
@@ -2586,278 +2586,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From need to requirement: a methodological contribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brunelle Marche</w:t>
+                <w:t xml:space="preserve">Prerequisites for an MBSE adoption support approachPrerequisites for an MBSE adoption support approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Kozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Monticolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Enjolras</w:t>
+                <w:t xml:space="preserve">Arnaud Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complex Systems Design &amp; Management, CSD&amp;M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992357v1</w:t>
+                <w:t xml:space="preserve">hal-04891778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prerequisites for an MBSE adoption support approachPrerequisites for an MBSE adoption support approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Kozak</w:t>
+                <w:t xml:space="preserve">From need to requirement: a methodological contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunelle Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rivière</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Design &amp; Management, CSD&amp;M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891778v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Framework for the Classification of Digital Twins and their Applications</w:t>
               </w:r>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunelle Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2967,650 +2967,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of scenarios for the simulation-based validation process of AV with regards to its functional insufficiencies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
+                <w:t xml:space="preserve">From technological demonstrator to sustainable supply chain demonstrator: a conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunelle Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedoua Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Spring of Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984932v1</w:t>
+                <w:t xml:space="preserve">hal-02500528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From technological demonstrator to sustainable supply chain demonstrator: a conceptual framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+                <w:t xml:space="preserve">Applying a Living Lab Approach to Smart Grid Training Course Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring of Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cardiff University, Jun 2020, Cardiff, United Kingdom. pp. 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500528v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a Living Lab Approach to Smart Grid Training Course Design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety assessment of scenarios for the simulation-based validation process of AV with regards to its functional insufficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02884574v1</w:t>
+                <w:t xml:space="preserve">hal-02984932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative tool to design the product/supply chain couple in a high-tech environment: application to an electromagnetic sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boly</w:t>
+                <w:t xml:space="preserve">Safety demonstration of autonomous vehicles: a review and future research questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Roland Ortt</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICE.2019.8792625⟩</w:t>
+              <w:t xml:space="preserve">10th Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321804v1</w:t>
+                <w:t xml:space="preserve">hal-02427540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety demonstration of autonomous vehicles: a review and future research questions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
+                <w:t xml:space="preserve">A collaborative tool to design the product/supply chain couple in a high-tech environment: application to an electromagnetic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunelle Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roland Ortt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICE.2019.8792625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427540v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the notion of situation for responsive manufacturing systems specification issues</w:t>
               </w:r>
@@ -3798,165 +3798,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’optimisation multi-échelle appliquée a l’analyse prospective d’une filière produit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Innovative product's supply chain: How to model it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunelle Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Morel</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roland Ortt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Funchal, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE.2017.8279887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891094v1</w:t>
+                <w:t xml:space="preserve">hal-01838119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of methods for modelling shared decision-making process in a smart city living lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Thi Hoang Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,206 +3996,184 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madeira Island, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICE.2017.8279888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative product's supply chain: How to model it</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L’optimisation multi-échelle appliquée a l’analyse prospective d’une filière produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunelle Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Roland Ortt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICE.2017.8279887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01838119v1</w:t>
+                <w:t xml:space="preserve">hal-01891094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with acceptability of innovative solutions for active travels in urban environment : Proposition of a sensory-emotional approach as a cornerstone of user experience design</w:t>
               </w:r>
@@ -4289,77 +4289,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance as a cornerstone for the application of regeneration paradigm in systems lifecycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.185-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4387,260 +4387,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un apprentissage itératif à l'ingénierie système basée sur des modèles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative construct for model-based human-system integration: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouffaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAN, UMR 7039, Université de Lorraine, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087867v1</w:t>
+                <w:t xml:space="preserve">hal-01061943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative construct for model-based human-system integration: a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un apprentissage itératif à l'ingénierie système basée sur des modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bouffaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dupont</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAN, UMR 7039, Université de Lorraine, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061943v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Innovation Engineering : modelling the innovation process</w:t>
               </w:r>
@@ -4652,51 +4652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaristo Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème CIGI Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4810,234 +4810,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Formalization of Individualized Processes during Product Innovation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social impact of automation trends and issues: an human centered systems engineering perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Management of Technology, EUROMOT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nice, France. pp.200</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822976v1</w:t>
+                <w:t xml:space="preserve">hal-01321376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social impact of automation trends and issues: an human centered systems engineering perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to the Formalization of Individualized Processes during Product Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaristo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Management of Technology, EUROMOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nice, France. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321376v1</w:t>
+                <w:t xml:space="preserve">hal-00822976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling component systems towards systems of systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaristo Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5194,217 +5194,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System of Enterprise-Systems Integration Issues: an Engineering Perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is system of systems a candidate rationale artifact for entreprise information-intensive system modeling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Cost Effective Automation in Networked Product Development and Manufacturing, IFAC-CEA'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t>
+              <w:t xml:space="preserve">9th International Conference on The Modern Information Technology in the Innovation Processes of the Industrial Enterprise, MITIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168535v1</w:t>
+                <w:t xml:space="preserve">hal-00173792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is system of systems a candidate rationale artifact for entreprise information-intensive system modeling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System of Enterprise-Systems Integration Issues: an Engineering Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on The Modern Information Technology in the Innovation Processes of the Industrial Enterprise, MITIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Cost Effective Automation in Networked Product Development and Manufacturing, IFAC-CEA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173792v1</w:t>
+                <w:t xml:space="preserve">hal-00168535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion Industrielle et pédagogie – retours d'experiences avec l'ERP Adonix</w:t>
               </w:r>
@@ -5505,178 +5505,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Information Technologies to Knowledge Technologies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exchange Information or Knowledge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
+                <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC symposium on Automated Systems Based on Human Skill and Knowledge, ASBoHS'06, May22-24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nancy, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">International Symposium on Knowledge Communication and Conferences, 10th World Multi-Conference on Systemics, Cybernetics and Informatics, july 16-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Orlando, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083285v1</w:t>
+                <w:t xml:space="preserve">hal-00083286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des technologies de l'information aux technologies de la connaissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence annuelle sur les avancées de l'ingénierie système, AFIS 2006. 2-4 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5695,122 +5695,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange Information or Knowledge?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Information Technologies to Knowledge Technologies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Auzelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Knowledge Communication and Conferences, 10th World Multi-Conference on Systemics, Cybernetics and Informatics, july 16-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Orlando, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">9th IFAC symposium on Automated Systems Based on Human Skill and Knowledge, ASBoHS'06, May22-24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nancy, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083286v1</w:t>
+                <w:t xml:space="preserve">hal-00083285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and evaluation of the health networks, Invited-oral Area 9.2 Cultural and cost aspects of controlling and distributed collaborative engineering</w:t>
               </w:r>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Workshop on Intelligent Manufacturing Systems, IMS 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Budapest, Hungary. pp.145-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6144,226 +6144,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of technology in an environmental method.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Golinelli</w:t>
+                <w:t xml:space="preserve">Unified Modeling Language for meta-modelling: towards constructs definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chery</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Automated Systems based on Human Skill</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual conference of ICIMS-NOE, ASI'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942803v1</w:t>
+                <w:t xml:space="preserve">hal-04942728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Modeling Language for meta-modelling: towards constructs definitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Panetto</w:t>
+                <w:t xml:space="preserve">Impact of technology in an environmental method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Golinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lhoste</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of ICIMS-NOE, ASI'2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Symposium on Automated Systems based on Human Skill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Aachen (Aix la Chapelle), Germany. pp.241-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)37318-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942728v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From technical objects to technical educational multimedia objects</w:t>
               </w:r>
@@ -6677,51 +6677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-aided modelling for industrial system engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6798,51 +6798,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System‐centered specification of physico–physiological interactions of sensory perception</w:t>
+                <w:t xml:space="preserve">Spécification centrée système d’interactions physico-physiologiques de perception sensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
@@ -6870,113 +6870,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Vanderhaegen and Choubeila Maaoui and Mohamed Sallak and Denis Berdjag. </w:t>
+              <w:t xml:space="preserve">Frédéric Vanderhaegen; Choubeila Maaoui; Mohamed Sallak; Denis Berdjag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation Challenges of Socio‐technical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défis de l’automatisation des systèmes sociotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE editions, 2019, Systèmes et génie industriel, 9781784055394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367404v1</w:t>
+                <w:t xml:space="preserve">hal-02155509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification centrée système d’interactions physico-physiologiques de perception sensorielle</w:t>
+                <w:t xml:space="preserve">System‐centered specification of physico–physiological interactions of sensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
@@ -7004,80 +6995,89 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Vanderhaegen; Choubeila Maaoui; Mohamed Sallak; Denis Berdjag. </w:t>
+              <w:t xml:space="preserve">Frédéric Vanderhaegen and Choubeila Maaoui and Mohamed Sallak and Denis Berdjag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis de l’automatisation des systèmes sociotechniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automation Challenges of Socio‐technical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd (Wiley), 2019, 9781786304223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119644576.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155509v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change Processes in SMEs - IT-Pushed versus Systemic approaches</w:t>
               </w:r>
@@ -7473,64 +7473,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hennebicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7610,64 +7610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifications for Open Manufacturing Demonstration Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedoua Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunelle Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7702,64 +7702,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of the Do It Together approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedoua Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunelle Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7837,90 +7837,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic database supporting the observation and data gathering for each physical demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunelle Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedoua Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INEDIT Project - Deliverable 4.1, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8064,51 +8064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet: Conception et fabrication intégrée, mise en production de produits innovants et propres (N°8) - Action spécifique 1: Démarche collaborative innovation et de produit en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Action spécifique 1, Université de Lorraine. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8417,51 +8417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5B6DB64"/>
+    <w:nsid w:val="283B78CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8648,51 +8648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-mayer-ul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7148-1361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137523173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Karstegl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2025.101876" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/digitaltwin.17807.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoya Florence Kon&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;ronimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2023.145022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04460014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kozak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12463" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cecilia Bautista Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2022.106911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baustista Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susoc.2020.12.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ortt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0315" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12270" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lieber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marchetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Forradellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2011.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Auzelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01321371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01320117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stahre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R93CBZ5Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zaremba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2003.09.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04891778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02321804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland Ortt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792625" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01841822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14677861" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hoang Giang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02918803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Convolte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillemin Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9026153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061943v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaristo Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01321376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Autran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cattan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luzeaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Zoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Golinelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37318-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942880v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942962v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Heinz Kapp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119644576.ch1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Samet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hennebicq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10377" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04088047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-mayer-ul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7148-1361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137523173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Karstegl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2025.101876" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/digitaltwin.17807.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04460014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kozak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12463" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ortega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaudron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2023.145022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoya Florence Kon&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;ronimi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116717" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cecilia Bautista Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2022.106911" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Baustista Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susoc.2020.12.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ortt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0315" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12270" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lieber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marchetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Forradellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2011.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01321371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Auzelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01320117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stahre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R93CBZ5Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zaremba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2003.09.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04891778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rivi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02321804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland Ortt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792625" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01841822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14677861" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hoang Giang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279888" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891094v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02918803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Convolte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillemin Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9026153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061943v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaristo Castro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01321376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Autran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cattan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luzeaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173792v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Zoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Rakotondranaivo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Golinelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37318-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942880v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942962v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Heinz Kapp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367404v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119644576.ch1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Samet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hennebicq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10377" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04088047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>