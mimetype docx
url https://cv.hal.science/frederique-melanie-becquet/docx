--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1210,51 +1210,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une détection automatique de l'espace textuel des personnages romanesques</w:t>
+                <w:t xml:space="preserve">Pour une détection automatique de l'espace personnage dans les romans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Cabrera Ramírez</w:t>
@@ -1276,93 +1276,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">, Simon Gabay, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105537v2</w:t>
+                <w:t xml:space="preserve">hal-04167572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une détection automatique de l'espace personnage dans les romans</w:t>
+                <w:t xml:space="preserve">Pour une détection automatique de l'espace textuel des personnages romanesques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Cabrera Ramírez</w:t>
@@ -1384,69 +1384,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Simon Gabay, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167572v1</w:t>
+                <w:t xml:space="preserve">hal-04105537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Large French Literary Corpora : French BookNLP</w:t>
               </w:r>
@@ -4142,51 +4142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Maignant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patra&#537;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1399" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartereau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.471" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mazoyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.futured-1.2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newman Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105537v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabrera Ram&#237;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Galleron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Arias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Elgarrista" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rabu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Soudani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Meherzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouhafs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tieberghien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Terras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karolina@wa.Amu.Edu.Pl Krawczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferguth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Stela Florea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia-Stela Florea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Nicollier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Maignant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Patra&#537;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1399" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartereau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.471" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mazoyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.futured-1.2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newman Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabrera Ram&#237;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Galleron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105537v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Arias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Elgarrista" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rabu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Soudani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Meherzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouhafs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tieberghien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Terras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karolina@wa.Amu.Edu.Pl Krawczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ferguth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Stela Florea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia-Stela Florea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Nicollier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>