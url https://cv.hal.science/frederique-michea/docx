--- v0 (2026-04-13)
+++ v1 (2026-05-07)
@@ -599,1519 +599,1519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04901640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effet extraterritorial du droit européen des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alan Hervé; Cécile Rapoport. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union européenne et l’extraterritorialité. Acteurs, fonctions, réactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-313, 2023, 9782753592179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. La rencontre de la responsabilité sociale des entreprises et des droits des travailleurs dans les accords de libre-échange de l’Union européenne : quelle mise en perspective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Michéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Bary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise et la reddition de compte en matière sociale et environnementale. Regards croisés droits français, de l'Union européenne et brésilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IODE (UMR CNRS 6262)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-96, 2023, Amplitude du droit, 978-2-9581843-2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04034261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">L’Union européenne et l’extraterritorialité. Acteurs, fonctions, réactions</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre de la responsabilité sociale des entreprises et des droits des travailleurs dans les accords de libre-échange de l'Union européenne : quelle mise en perspective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise et la reddition de compte en matière sociale et environnementale. Regards croisés droits français, de l'Union européenne et brésilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">IODE - Editions d'ouvrages numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-96, 2023, Amplitude du droit, 978-2-9581843-2-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04136821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Essai de typologie des filières procédurales sous-tendant les politiques de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Sébastien Adalid et Frédérique Michéa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 17-48, 2022, Droits européens</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des personnes physiques à l’égard du traitement des données à caractère personnel par les autorités compétentes à des fins de prévention et de détection des infractions pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique européenne du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.403-439, 2022, Collection droit de l'Union européenne - Monographies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux territoriaux de la politique de cohésion : les autorités régionales et locales sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Potvin-Solis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 213-251, 2022, Colloque Jean Monnet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension de la donnée en droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Nevejans (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Données et technologies numériques. Approches juridique, scientifique et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p.29-48, 2021, Droit &amp; Science politique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03264364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finalités des systèmes d’information européens à vocation migratoire. L’Union européenne et la tentation du panoptique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Turgis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données numériques des migrants et des réfugiés sous l’angle du droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.289-313, 2023, 9782753592179</w:t>
+              <w:t xml:space="preserve">, p. 37-63, 2020, Droits européens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">L'entreprise et la reddition de compte en matière sociale et environnementale. Regards croisés droits français, de l'Union européenne et brésilien</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;fondamentalité&amp;quot; des droits sociaux en droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anderson Lobato; Girolamo Treccani; Marion Bary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice socio-environnementale et droits humains - Justiça Socioambiental e Direitos Humanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora da FURG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 302-322, 2020, Coleção Direito e Justiça Social</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04254995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise à l'épreuve du droit de l'Union européenne par la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude BLUMANN, Fabrice PICOD (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, p. 92-118, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen et la supervision bancaire. Réflexions sur le processus de parlementarisation de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bosse-Platière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parlementarisation des processus d'intégration régionale. Approche comparée Europe, Afrique, Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 259-293, 2020, Droits européens</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02944016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation du règlement général sur la protection des données avec le corpus du droit dérivé de l’Union européenne relatif à la protection des données personnelles : un tableau clair-obscur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Bensamoun; Brunessen Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le règlement général sur la protection des données. Aspects institutionnels et matériels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-96, 2023, Amplitude du droit, 978-2-9581843-2-2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 53-82, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 17-48, 2022, Droits européens</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences institutionnelles des régimes d'exception visés dans le droit primaire de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exception en droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 61-83, 2019, Droits européens, 978-2-7535-7733-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La protection des personnes physiques à l’égard du traitement des données à caractère personnel par les autorités compétentes à des fins de prévention et de détection des infractions pénales</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02276267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation des clauses sociales dans les accords commerciaux transatlantiques, à la lumière de leurs sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Génération TAFTA - Les nouveaux partenariats de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 247-263, 2018, 978-2-7535-7325-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités institutionnelles du droit européen de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux modes de production du droit de l’Union européenne. La dialectique du droit institutionnel et du droit matériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 69-108, 2018, Droits européens, 978-2-7535-7550-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01921074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abécédaire de droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 189-201, 2017, Droits européens, 9782753552302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régionalisation du Fonds social européen en France au titre de la période de programmation 2014-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BAUDELLE G.; CHARLES-LE BIHAN D. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les régions et la politique de cohésion de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p.159-172, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02865087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;fondamentalité&amp;quot; des droits sociaux en droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Université fédérale de Rio Grande FURG. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice socio-environnementale et droits humains - Justiça Socioambiental e Direitos Humanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 311-332, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01563095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories juridiques du droit social de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Michéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brunessen Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique européenne du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.403-439, 2022, Collection droit de l'Union européenne - Monographies</w:t>
+              <w:t xml:space="preserve">Les catégories juridiques du droit de l'Union européenne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-295, 2016, Collection de droit de l'Union européenne, 978-2-8027-5115-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...994 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01451170v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01563095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clauses sociales : vers une convergence des modèles ? Le chapitre &amp;quot;Commerce et travail&amp;quot; de l'AECG</w:t>
               </w:r>
@@ -3089,1847 +3089,1847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03821553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit social européen est-il en crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union européenne et la gestion des crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet extraterritorial du droit européen du numérique : la valse-hésitation du juge et du législateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union européenne et l’extraterritorialité. Acteurs, fonctions, réactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Rapoport; Alan Hervé; Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Jan 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorités régionales et locales, chevilles ouvrières de la mise en œuvre de politiques de l'Union européenne : la politique de cohésion de l'Union européenne pour la période 2021-2027</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationalisation des territoires et démocratie locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 1; Science Po Rennes; ARENES (UMR CNRS 6051); IODE (UMR CNRS 6262), Dec 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle adaptation du droit social de l'UE à la vulnérabilité singulière des travailleurs des plateformes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Michéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'émergence d'une régulation autonome des plateformes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brunessen Bertrand; Jean Sirinelli, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03380283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorités régionales et locales, chevilles ouvrières de la mise en œuvre des politiques de l’Union européenne - La politique de cohésion (2021-2027)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Michéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’internationalisation des territoires et la démocratie locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03821622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Nice, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature des contrôles des fonds structurels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fonds structurels européens en région : Un levier pour l'action publique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Rapoport; Alan Hervé; Institut de l’Ouest : Droit et Europe (UMR CNRS 6262), Jan 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03380385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale hors d'elle-même. Etude de cas des rapports entre droit de l'Union européenne et procédure pénale à partir du système ETIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un droit européen de la procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DCS; Université de Nantes, Feb 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 1; Science Po Rennes; ARENES (UMR CNRS 6051); IODE (UMR CNRS 6262), Dec 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale hors d’elle-même. Etude de cas des rapports entre droit de l’Union européenne et procédure pénale à partir du système ETIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un droit européen de la procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Araceli Turmo; Faculté de droit et des sciences politiques de Nantes, Feb 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation in the Panel 3: The New Generation of FTAs: Internal Impacts, Discussion and comments “Government procurement in EU FTAs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rennes LawTTIP Seminar Series, « The New Generation of EU FTAs : External and Internal Challenges »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rennes 1, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DCS; Université de Nantes, Feb 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02318975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrepoint : Le mouvement de « procéduralisation » du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la procédure pénale. Regards croisés à l’occasion des soixante ans du Code de procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262), Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Araceli Turmo; Faculté de droit et des sciences politiques de Nantes, Feb 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation du RGPD avec le corpus du droit dérivé de l'Union relatif à la protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Règlement général sur la protection des données personnelles. Aspects institutionnels et matériels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Rennes 1, Jun 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identification des filières procédurales sous-tendant les politiques de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; Université de Rennes 1, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (UMR CNRS 6262), Apr 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai de typologie des procédures en droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La procéduralisation du droit du marché intérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01921269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La finalité des données numériques relatives aux migrants et aux réfugiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les données numériques des migrants et des réfugiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest Droit et Europe (IODE UMR CNRS 6262), Sep 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; Université de Rennes 1, Nov 2018, Rennes, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01775677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">États des lieux du dialogue social européen : entre construction et turbulences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le syndicalisme à l'épreuve de l'Europe social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSTO Institut des sciences sociales du travail de l'ouest; DIRECCTE BRETAGNE, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2018, Le Havre, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01644258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incorporation des exigences sociales dans le droit européen des marchés publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international Justiça socioambiental : o papel dos atores privados, « Relations commerciales et marchés publics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale de Rio Grande (FURG), Dec 2017, Rio Grande, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Ouest Droit et Europe (IODE UMR CNRS 6262), Sep 2017, Rennes, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01776013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences institutionnelles des dispositifs d'exception visés dans le droit primaire l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exception en droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon III; CEE (Centre d’études européennes); École doctorale de droit de Lyon-Saint-Etienne, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ISSTO Institut des sciences sociales du travail de l'ouest; DIRECCTE BRETAGNE, Nov 2017, Rennes, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01622522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux territoires du processus de parlementarisation au sein de l'Union européenne. L'exemple emblématique de l'Union bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parlementarisation des organisations régionales d'intégration dans le contexte international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262; Université de Rennes 1, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université fédérale de Rio Grande (FURG), Dec 2017, Rio Grande, Brésil</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités institutionnelles du droit de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux modes de production de droit en droit de l'Union européenne. La dialectique du droit institutionnel et du droit matériel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE (UMR CNRS 6262), May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon III; CEE (Centre d’études européennes); École doctorale de droit de Lyon-Saint-Etienne, Oct 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation des clauses sociales dans les accords commerciaux transatlantiques à la lumière de leurs sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les partenariats transatlantique et transpacifique à l’ère de l’interconnexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02558116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises migratoires : l'Union européenne au défi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises migratoires : l'Union européenne au défi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vox Juris; Faculté de droit et de science politique de Rennes, Apr 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262; Université de Rennes 1, Sep 2016, Rennes, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux territoriaux de la politique de cohésion dans le cadre de la programmation 2014-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jean Monnet. Les implications territoriales de l'appartenance à l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDFED, Oct 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IODE (UMR CNRS 6262), May 2016, Rennes, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fondamentalité des droits sociaux en droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international : Estado Social, Direitos Humanos e Meio Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale du Para (UFPA), Nov 2015, Belém, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Vox Juris; Faculté de droit et de science politique de Rennes, Apr 2016, Rennes, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fondamentalité des droits sociaux en droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international : Justica Socioambiental Sociedade e Risco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale de Santa Catarina (UFSC), Nov 2015, Florianopolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université fédérale de Santa Catarina (UFSC), Nov 2015, Florianopolis, Brésil</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la régionalisation du Fonds social européen pour la période de programmation 2014-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les régions et la politique de cohésion de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRDFED, Oct 2015, Caen, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01023718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comparaison des régionalismes : la dimension sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L'ALENA et les nouveaux modèles d'intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01023731v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01023718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catégories du droit social européen</w:t>
               </w:r>
@@ -5506,165 +5506,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01921265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le développement social des régions ultrapériphériques au prisme du Fonds social européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 606, pp. 140-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’AECG / CETA et la protection des droits fondamentaux au travail : relations fécondes ou liaisons dangereuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Michéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017/2, pp. 253-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01639522v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01491365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle et la récupération des concours financiers accordés par des fonds structurels européens</w:t>
               </w:r>
@@ -6285,51 +6285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05230103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-europeen-sante-numerique-9782802776413.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-regulation-juridique-des-plateformes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069113v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/blockchain-protection-privacy-9782807948044.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/lunion-europeenne-et-la-gestion-des-crises/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9452/l-union-europeenne-et-l-extraterritorialite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4979" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.furg.br/handle/1/9151" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/le-reglement-sur-la-protection-des-donnees" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4715" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133221_0_0/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/nouveau-pont-sur-atlantique-2749.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01206556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eon-Jaguin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Chagraoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunessen Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Nanteuil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rapoport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01776013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263385v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00100331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lhernould" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Mavridis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adalid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05230103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mich&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/droit-europeen-sante-numerique-9782802776413.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-regulation-juridique-des-plateformes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069113v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/blockchain-protection-privacy-9782807948044.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/lunion-europeenne-et-la-gestion-des-crises/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9452/l-union-europeenne-et-l-extraterritorialite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4979" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.furg.br/handle/1/9151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/le-reglement-sur-la-protection-des-donnees" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4715" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133221_0_0/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/nouveau-pont-sur-atlantique-2749.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01206556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eon-Jaguin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Chagraoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunessen Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Nanteuil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rapoport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01644258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01776013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00100331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lhernould" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Mavridis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adalid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>