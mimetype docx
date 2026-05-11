--- v0 (2026-03-21)
+++ v1 (2026-05-11)
@@ -3189,164 +3189,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00148662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos d'un entrepôt de données universitaire : modélisation des acteurs et méta données</w:t>
+                <w:t xml:space="preserve">Un SIS pour les universités -- Modélisation de l'acteur et méta données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Peguiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Interne] 2005</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000357v1</w:t>
+                <w:t xml:space="preserve">inria-00000355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SIS pour les universités -- Modélisation de l'acteur et méta données</w:t>
+                <w:t xml:space="preserve">A propos d'un entrepôt de données universitaire : modélisation des acteurs et méta données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Peguiron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000355v1</w:t>
+                <w:t xml:space="preserve">inria-00000357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3422,51 +3422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="109C1A8A"/>
+    <w:nsid w:val="3825B121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3653,51 +3653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-peguiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8232-0686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111715237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01751214v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leromain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thi&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00148910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kislin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368228v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00148662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-peguiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8232-0686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111715237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01751214v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peguiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leromain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thi&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00148910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kislin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Bouaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368228v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00148662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>